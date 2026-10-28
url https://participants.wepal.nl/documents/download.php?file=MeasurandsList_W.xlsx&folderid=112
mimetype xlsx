--- v2 (2026-02-26)
+++ v3 (2026-10-28)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\PROJECTS\WEPAL_WEBDATA\PUBLIC\Measurands_List\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marti048\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA1B4FF6-FEBB-4FB9-96F5-8B0199929FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{991E344A-2AE4-4FBD-8915-3DDAC0F4B45E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-10980" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Measurands" sheetId="1" r:id="rId1"/>
-    <sheet name="Measurands_Rangenames" sheetId="2" r:id="rId2"/>
+    <sheet name="Determinands" sheetId="1" r:id="rId1"/>
+    <sheet name="Determinands_Rangenames" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Measurands!$A$1:$L$714</definedName>
-[...1 lines deleted...]
-    <definedName name="Determinands_Rangenames">Measurands_Rangenames!$A$1:$C$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Determinands!$A$1:$L$715</definedName>
+    <definedName name="Determinands">Determinands!$A$1:$L$715</definedName>
+    <definedName name="Determinands_Rangenames">Determinands_Rangenames!$A$1:$C$8</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4745" uniqueCount="803">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4751" uniqueCount="805">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>MeasurandName</t>
   </si>
   <si>
     <t>MeasurandFullName</t>
   </si>
   <si>
     <t>MeasurandNumber</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>MethodGroupCode</t>
   </si>
   <si>
     <t>MethodGroepName</t>
   </si>
   <si>
     <t>Range1</t>
   </si>
   <si>
@@ -865,51 +865,51 @@
   <si>
     <t>Zirconium</t>
   </si>
   <si>
     <t>0 - 45</t>
   </si>
   <si>
     <t>0 - 10000</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Nitrogen</t>
   </si>
   <si>
     <t>0 - 180</t>
   </si>
   <si>
     <t>0 - 1.2</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
-    <t>Aqua Regia (ISO 11466)</t>
+    <t>Aqua Regia (ISO 54321) (replacing former ISO 11466)</t>
   </si>
   <si>
     <t>0 - 5000</t>
   </si>
   <si>
     <t>0 - 55</t>
   </si>
   <si>
     <t>0 - 6200</t>
   </si>
   <si>
     <t>0 - 400</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Extraction with boiling 2M HNO3</t>
   </si>
   <si>
     <t>0 - 80</t>
   </si>
   <si>
     <t>0 - 1</t>
   </si>
@@ -1174,56 +1174,65 @@
   <si>
     <t>Act. CEC using 0.01M BaCl2 (ISO 11260)</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Act. CEC using 0.1M BaCl2 (UNEP-UN/EC 91065A)</t>
   </si>
   <si>
     <t>0 - 1.5</t>
   </si>
   <si>
     <t>0 - 4.5</t>
   </si>
   <si>
     <t>0 - 0.7</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Act. CEC using cobaltihexamine (AFNOR NFX 31 130)</t>
   </si>
   <si>
+    <t>M1</t>
+  </si>
+  <si>
+    <t>Mehlich-1</t>
+  </si>
+  <si>
     <t>M3</t>
   </si>
   <si>
     <t>Mehlich-3</t>
   </si>
   <si>
+    <t>0 - 40000</t>
+  </si>
+  <si>
     <t>0 - 900</t>
   </si>
   <si>
     <t>CAL</t>
   </si>
   <si>
     <t>Extraction with Ca-lactate (VDLUFA, Germany)</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Extraction with double lactate (VDLUFA, Germany)</t>
   </si>
   <si>
     <t>Water soluble 1:10 (w/v)  (EN-12457-4)</t>
   </si>
   <si>
     <t>CAT</t>
   </si>
   <si>
     <t>Extraction with 0.01M CaCl2 - 0.005M DTPA  1:10 (w/v)</t>
   </si>
   <si>
     <t>KCL</t>
@@ -1894,53 +1903,50 @@
   <si>
     <t>fluorene</t>
   </si>
   <si>
     <t>FLU</t>
   </si>
   <si>
     <t>indeno(1,2,3-cd)pyrene</t>
   </si>
   <si>
     <t>IPY</t>
   </si>
   <si>
     <t>naphthalene</t>
   </si>
   <si>
     <t>NAP</t>
   </si>
   <si>
     <t>phenanthrene</t>
   </si>
   <si>
     <t>PHE</t>
   </si>
   <si>
-    <t>0 - 40000</t>
-[...1 lines deleted...]
-  <si>
     <t>pyrene</t>
   </si>
   <si>
     <t>PYR</t>
   </si>
   <si>
     <t>EPA ∑PAH(16)</t>
   </si>
   <si>
     <t>16 PAH's ranked by U.S. Environmental Protection Agency</t>
   </si>
   <si>
     <t>0 - 100000</t>
   </si>
   <si>
     <t>VROM∑PAH10</t>
   </si>
   <si>
     <t>Sum 10 PAH's ranked by VROM</t>
   </si>
   <si>
     <t>PCB 028</t>
   </si>
   <si>
     <t>Polychlorobiphenyl</t>
@@ -2413,115 +2419,106 @@
   <si>
     <t>2,2′,3,4,4′,5′,6-Heptabromodiphenyl ether</t>
   </si>
   <si>
     <t>BDE 209</t>
   </si>
   <si>
     <t>Decabromodiphenyl ether</t>
   </si>
   <si>
     <t>DEHP</t>
   </si>
   <si>
     <t>Bis(2-ethylhexyl) phthalate</t>
   </si>
   <si>
     <t>EXP</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>Tributyl Tin (TBT)</t>
   </si>
   <si>
+    <t>OBS</t>
+  </si>
+  <si>
+    <t>Old determinands</t>
+  </si>
+  <si>
     <t>program</t>
   </si>
   <si>
     <t>RangeNr</t>
   </si>
   <si>
     <t>RangeName</t>
   </si>
   <si>
     <t>concentration range</t>
   </si>
   <si>
     <t>PEP</t>
-  </si>
-[...4 lines deleted...]
-    <t>Mehlich-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -2786,106 +2783,105 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L714"/>
+  <dimension ref="A1:L715"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.453125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="12" width="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="58.08984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="57.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.36328125" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="7.08984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="11.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2">
         <v>80</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
@@ -13633,9636 +13629,9668 @@
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372">
         <v>12.5</v>
       </c>
     </row>
     <row r="373" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A373" t="s">
         <v>219</v>
       </c>
       <c r="B373" t="s">
         <v>85</v>
       </c>
       <c r="C373" t="s">
         <v>86</v>
       </c>
       <c r="D373">
         <v>540</v>
       </c>
       <c r="E373" t="s">
         <v>68</v>
       </c>
       <c r="F373" t="s">
-        <v>801</v>
+        <v>383</v>
       </c>
       <c r="G373" t="s">
-        <v>802</v>
+        <v>384</v>
       </c>
     </row>
     <row r="374" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A374" t="s">
         <v>219</v>
       </c>
       <c r="B374" t="s">
         <v>56</v>
       </c>
       <c r="C374" t="s">
         <v>57</v>
       </c>
       <c r="D374">
         <v>541</v>
       </c>
       <c r="E374" t="s">
         <v>68</v>
       </c>
       <c r="F374" t="s">
-        <v>801</v>
+        <v>383</v>
       </c>
       <c r="G374" t="s">
-        <v>802</v>
+        <v>384</v>
       </c>
     </row>
     <row r="375" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A375" t="s">
         <v>219</v>
       </c>
       <c r="B375" t="s">
         <v>91</v>
       </c>
       <c r="C375" t="s">
         <v>92</v>
       </c>
       <c r="D375">
         <v>542</v>
       </c>
       <c r="E375" t="s">
         <v>68</v>
       </c>
       <c r="F375" t="s">
-        <v>801</v>
+        <v>383</v>
       </c>
       <c r="G375" t="s">
-        <v>802</v>
+        <v>384</v>
       </c>
     </row>
     <row r="376" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A376" t="s">
         <v>219</v>
       </c>
       <c r="B376" t="s">
         <v>114</v>
       </c>
       <c r="C376" t="s">
         <v>115</v>
       </c>
       <c r="D376">
         <v>543</v>
       </c>
       <c r="E376" t="s">
         <v>68</v>
       </c>
       <c r="F376" t="s">
-        <v>801</v>
+        <v>383</v>
       </c>
       <c r="G376" t="s">
-        <v>802</v>
+        <v>384</v>
       </c>
     </row>
     <row r="377" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A377" t="s">
         <v>219</v>
       </c>
       <c r="B377" t="s">
         <v>48</v>
       </c>
       <c r="C377" t="s">
         <v>49</v>
       </c>
       <c r="D377">
         <v>291</v>
       </c>
       <c r="E377" t="s">
         <v>68</v>
       </c>
       <c r="F377" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G377" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H377" t="s">
         <v>116</v>
       </c>
       <c r="K377">
         <v>30</v>
       </c>
       <c r="L377">
         <v>12.5</v>
       </c>
     </row>
     <row r="378" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A378" t="s">
         <v>219</v>
       </c>
       <c r="B378" t="s">
         <v>66</v>
       </c>
       <c r="C378" t="s">
         <v>67</v>
       </c>
       <c r="D378">
         <v>292</v>
       </c>
       <c r="E378" t="s">
         <v>68</v>
       </c>
       <c r="F378" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G378" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="379" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A379" t="s">
         <v>219</v>
       </c>
       <c r="B379" t="s">
         <v>124</v>
       </c>
       <c r="C379" t="s">
         <v>125</v>
       </c>
       <c r="D379">
         <v>264</v>
       </c>
       <c r="E379" t="s">
         <v>68</v>
       </c>
       <c r="F379" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G379" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H379" t="s">
         <v>81</v>
       </c>
       <c r="K379">
         <v>0.20000000298023199</v>
       </c>
       <c r="L379">
         <v>10</v>
       </c>
     </row>
     <row r="380" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A380" t="s">
         <v>219</v>
       </c>
       <c r="B380" t="s">
         <v>53</v>
       </c>
       <c r="C380" t="s">
         <v>54</v>
       </c>
       <c r="D380">
         <v>265</v>
       </c>
       <c r="E380" t="s">
         <v>68</v>
       </c>
       <c r="F380" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G380" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H380" t="s">
-        <v>169</v>
+        <v>387</v>
       </c>
       <c r="K380">
         <v>5</v>
       </c>
       <c r="L380">
         <v>12.5</v>
       </c>
     </row>
     <row r="381" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A381" t="s">
         <v>219</v>
       </c>
       <c r="B381" t="s">
         <v>76</v>
       </c>
       <c r="C381" t="s">
         <v>77</v>
       </c>
       <c r="D381">
         <v>293</v>
       </c>
       <c r="E381" t="s">
         <v>68</v>
       </c>
       <c r="F381" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G381" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="382" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A382" t="s">
         <v>219</v>
       </c>
       <c r="B382" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C382" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D382">
-        <v>294</v>
+        <v>445</v>
       </c>
       <c r="E382" t="s">
         <v>68</v>
       </c>
       <c r="F382" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G382" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="383" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A383" t="s">
         <v>219</v>
       </c>
       <c r="B383" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C383" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D383">
-        <v>445</v>
+        <v>294</v>
       </c>
       <c r="E383" t="s">
         <v>68</v>
       </c>
       <c r="F383" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G383" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A384" t="s">
         <v>219</v>
       </c>
       <c r="B384" t="s">
         <v>85</v>
       </c>
       <c r="C384" t="s">
         <v>86</v>
       </c>
       <c r="D384">
         <v>266</v>
       </c>
       <c r="E384" t="s">
         <v>68</v>
       </c>
       <c r="F384" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G384" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H384" t="s">
         <v>147</v>
       </c>
       <c r="K384">
         <v>0.30000001192092901</v>
       </c>
       <c r="L384">
         <v>12.5</v>
       </c>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A385" t="s">
         <v>219</v>
       </c>
       <c r="B385" t="s">
         <v>56</v>
       </c>
       <c r="C385" t="s">
         <v>57</v>
       </c>
       <c r="D385">
         <v>267</v>
       </c>
       <c r="E385" t="s">
         <v>68</v>
       </c>
       <c r="F385" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G385" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H385" t="s">
         <v>240</v>
       </c>
       <c r="K385">
         <v>15</v>
       </c>
       <c r="L385">
         <v>15</v>
       </c>
     </row>
     <row r="386" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A386" t="s">
         <v>219</v>
       </c>
       <c r="B386" t="s">
         <v>44</v>
       </c>
       <c r="C386" t="s">
         <v>45</v>
       </c>
       <c r="D386">
         <v>268</v>
       </c>
       <c r="E386" t="s">
         <v>68</v>
       </c>
       <c r="F386" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G386" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H386" t="s">
         <v>144</v>
       </c>
       <c r="K386">
         <v>7</v>
       </c>
       <c r="L386">
         <v>7.5</v>
       </c>
     </row>
     <row r="387" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A387" t="s">
         <v>219</v>
       </c>
       <c r="B387" t="s">
         <v>58</v>
       </c>
       <c r="C387" t="s">
         <v>59</v>
       </c>
       <c r="D387">
         <v>269</v>
       </c>
       <c r="E387" t="s">
         <v>68</v>
       </c>
       <c r="F387" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G387" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H387" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="K387">
         <v>8</v>
       </c>
       <c r="L387">
         <v>7.5</v>
       </c>
     </row>
     <row r="388" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A388" t="s">
         <v>219</v>
       </c>
       <c r="B388" t="s">
         <v>91</v>
       </c>
       <c r="C388" t="s">
         <v>92</v>
       </c>
       <c r="D388">
         <v>270</v>
       </c>
       <c r="E388" t="s">
         <v>68</v>
       </c>
       <c r="F388" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G388" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H388" t="s">
         <v>284</v>
       </c>
       <c r="K388">
         <v>3</v>
       </c>
       <c r="L388">
         <v>15</v>
       </c>
     </row>
     <row r="389" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A389" t="s">
         <v>219</v>
       </c>
       <c r="B389" t="s">
         <v>46</v>
       </c>
       <c r="C389" t="s">
         <v>47</v>
       </c>
       <c r="D389">
         <v>271</v>
       </c>
       <c r="E389" t="s">
         <v>68</v>
       </c>
       <c r="F389" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G389" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H389" t="s">
         <v>176</v>
       </c>
       <c r="K389">
         <v>4</v>
       </c>
       <c r="L389">
         <v>12.5</v>
       </c>
     </row>
     <row r="390" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A390" t="s">
         <v>219</v>
       </c>
       <c r="B390" t="s">
         <v>61</v>
       </c>
       <c r="C390" t="s">
         <v>62</v>
       </c>
       <c r="D390">
         <v>272</v>
       </c>
       <c r="E390" t="s">
         <v>68</v>
       </c>
       <c r="F390" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G390" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H390" t="s">
         <v>194</v>
       </c>
       <c r="K390">
         <v>4</v>
       </c>
       <c r="L390">
         <v>12.5</v>
       </c>
     </row>
     <row r="391" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A391" t="s">
         <v>219</v>
       </c>
       <c r="B391" t="s">
         <v>101</v>
       </c>
       <c r="C391" t="s">
         <v>102</v>
       </c>
       <c r="D391">
         <v>446</v>
       </c>
       <c r="E391" t="s">
         <v>68</v>
       </c>
       <c r="F391" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G391" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="392" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A392" t="s">
         <v>219</v>
       </c>
       <c r="B392" t="s">
         <v>99</v>
       </c>
       <c r="C392" t="s">
         <v>100</v>
       </c>
       <c r="D392">
         <v>295</v>
       </c>
       <c r="E392" t="s">
         <v>68</v>
       </c>
       <c r="F392" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G392" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="393" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A393" t="s">
         <v>219</v>
       </c>
       <c r="B393" t="s">
         <v>114</v>
       </c>
       <c r="C393" t="s">
         <v>115</v>
       </c>
       <c r="D393">
         <v>273</v>
       </c>
       <c r="E393" t="s">
         <v>68</v>
       </c>
       <c r="F393" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G393" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H393" t="s">
         <v>176</v>
       </c>
       <c r="K393">
         <v>0.40000000596046398</v>
       </c>
       <c r="L393">
         <v>12.5</v>
       </c>
     </row>
     <row r="394" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A394" t="s">
         <v>219</v>
       </c>
       <c r="B394" t="s">
         <v>44</v>
       </c>
       <c r="C394" t="s">
         <v>45</v>
       </c>
       <c r="D394">
         <v>246</v>
       </c>
       <c r="E394" t="s">
         <v>68</v>
       </c>
       <c r="F394" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="G394" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="395" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A395" t="s">
         <v>219</v>
       </c>
       <c r="B395" t="s">
         <v>61</v>
       </c>
       <c r="C395" t="s">
         <v>62</v>
       </c>
       <c r="D395">
         <v>247</v>
       </c>
       <c r="E395" t="s">
         <v>68</v>
       </c>
       <c r="F395" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="G395" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="396" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A396" t="s">
         <v>219</v>
       </c>
       <c r="B396" t="s">
         <v>44</v>
       </c>
       <c r="C396" t="s">
         <v>45</v>
       </c>
       <c r="D396">
         <v>248</v>
       </c>
       <c r="E396" t="s">
         <v>68</v>
       </c>
       <c r="F396" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G396" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="K396">
         <v>2</v>
       </c>
       <c r="L396">
         <v>3</v>
       </c>
     </row>
     <row r="397" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A397" t="s">
         <v>219</v>
       </c>
       <c r="B397" t="s">
         <v>61</v>
       </c>
       <c r="C397" t="s">
         <v>62</v>
       </c>
       <c r="D397">
         <v>245</v>
       </c>
       <c r="E397" t="s">
         <v>68</v>
       </c>
       <c r="F397" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G397" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="K397">
         <v>1</v>
       </c>
       <c r="L397">
         <v>3</v>
       </c>
     </row>
     <row r="398" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A398" t="s">
         <v>219</v>
       </c>
       <c r="B398" t="s">
         <v>128</v>
       </c>
       <c r="C398" t="s">
         <v>129</v>
       </c>
       <c r="D398">
         <v>284</v>
       </c>
       <c r="E398" t="s">
         <v>68</v>
       </c>
       <c r="F398" t="s">
         <v>42</v>
       </c>
       <c r="G398" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="399" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A399" t="s">
         <v>219</v>
       </c>
       <c r="B399" t="s">
         <v>35</v>
       </c>
       <c r="C399" t="s">
         <v>36</v>
       </c>
       <c r="D399">
         <v>285</v>
       </c>
       <c r="E399" t="s">
         <v>68</v>
       </c>
       <c r="F399" t="s">
         <v>42</v>
       </c>
       <c r="G399" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="400" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A400" t="s">
         <v>219</v>
       </c>
       <c r="B400" t="s">
         <v>139</v>
       </c>
       <c r="C400" t="s">
         <v>140</v>
       </c>
       <c r="D400">
         <v>125</v>
       </c>
       <c r="E400" t="s">
         <v>68</v>
       </c>
       <c r="F400" t="s">
         <v>42</v>
       </c>
       <c r="G400" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="401" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A401" t="s">
         <v>219</v>
       </c>
       <c r="B401" t="s">
         <v>157</v>
       </c>
       <c r="C401" t="s">
         <v>158</v>
       </c>
       <c r="D401">
         <v>286</v>
       </c>
       <c r="E401" t="s">
         <v>68</v>
       </c>
       <c r="F401" t="s">
         <v>42</v>
       </c>
       <c r="G401" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="402" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A402" t="s">
         <v>219</v>
       </c>
       <c r="B402" t="s">
         <v>76</v>
       </c>
       <c r="C402" t="s">
         <v>77</v>
       </c>
       <c r="D402">
         <v>535</v>
       </c>
       <c r="E402" t="s">
         <v>68</v>
       </c>
       <c r="F402" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G402" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H402" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="403" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A403" t="s">
         <v>219</v>
       </c>
       <c r="B403" t="s">
         <v>85</v>
       </c>
       <c r="C403" t="s">
         <v>86</v>
       </c>
       <c r="D403">
         <v>287</v>
       </c>
       <c r="E403" t="s">
         <v>68</v>
       </c>
       <c r="F403" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G403" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H403" t="s">
         <v>173</v>
       </c>
       <c r="K403">
         <v>0.20000000298023199</v>
       </c>
       <c r="L403">
         <v>17.5</v>
       </c>
     </row>
     <row r="404" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A404" t="s">
         <v>219</v>
       </c>
       <c r="B404" t="s">
         <v>56</v>
       </c>
       <c r="C404" t="s">
         <v>57</v>
       </c>
       <c r="D404">
         <v>288</v>
       </c>
       <c r="E404" t="s">
         <v>68</v>
       </c>
       <c r="F404" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G404" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H404" t="s">
         <v>144</v>
       </c>
       <c r="K404">
         <v>1</v>
       </c>
       <c r="L404">
         <v>25</v>
       </c>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A405" t="s">
         <v>219</v>
       </c>
       <c r="B405" t="s">
         <v>91</v>
       </c>
       <c r="C405" t="s">
         <v>92</v>
       </c>
       <c r="D405">
         <v>289</v>
       </c>
       <c r="E405" t="s">
         <v>68</v>
       </c>
       <c r="F405" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G405" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H405" t="s">
         <v>182</v>
       </c>
       <c r="K405">
         <v>3</v>
       </c>
       <c r="L405">
         <v>20</v>
       </c>
     </row>
     <row r="406" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A406" t="s">
         <v>219</v>
       </c>
       <c r="B406" t="s">
         <v>114</v>
       </c>
       <c r="C406" t="s">
         <v>115</v>
       </c>
       <c r="D406">
         <v>290</v>
       </c>
       <c r="E406" t="s">
         <v>68</v>
       </c>
       <c r="F406" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G406" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H406" t="s">
         <v>65</v>
       </c>
       <c r="K406">
         <v>0.30000001192092901</v>
       </c>
       <c r="L406">
         <v>20</v>
       </c>
     </row>
     <row r="407" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A407" t="s">
         <v>219</v>
       </c>
       <c r="B407" t="s">
         <v>155</v>
       </c>
       <c r="C407" t="s">
         <v>156</v>
       </c>
       <c r="D407">
         <v>296</v>
       </c>
       <c r="E407" t="s">
         <v>68</v>
       </c>
       <c r="F407" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G407" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H407" t="s">
         <v>65</v>
       </c>
       <c r="K407">
         <v>2</v>
       </c>
       <c r="L407">
         <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A408" t="s">
         <v>219</v>
       </c>
       <c r="B408" t="s">
         <v>157</v>
       </c>
       <c r="C408" t="s">
         <v>158</v>
       </c>
       <c r="D408">
         <v>297</v>
       </c>
       <c r="E408" t="s">
         <v>68</v>
       </c>
       <c r="F408" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G408" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H408" t="s">
         <v>284</v>
       </c>
       <c r="K408">
         <v>1.5</v>
       </c>
       <c r="L408">
         <v>12.5</v>
       </c>
     </row>
     <row r="409" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A409" t="s">
         <v>219</v>
       </c>
       <c r="B409" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C409" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D409">
         <v>539</v>
       </c>
       <c r="E409" t="s">
         <v>362</v>
       </c>
       <c r="F409" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G409" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H409" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="410" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A410" t="s">
         <v>219</v>
       </c>
       <c r="B410" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C410" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D410">
         <v>363</v>
       </c>
       <c r="E410" t="s">
         <v>68</v>
       </c>
       <c r="F410" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G410" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H410" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="411" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A411" t="s">
         <v>219</v>
       </c>
       <c r="B411" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C411" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D411">
         <v>361</v>
       </c>
       <c r="E411" t="s">
         <v>68</v>
       </c>
       <c r="F411" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G411" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H411" t="s">
         <v>123</v>
       </c>
       <c r="K411">
         <v>0</v>
       </c>
       <c r="L411">
         <v>22.5</v>
       </c>
     </row>
     <row r="412" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A412" t="s">
         <v>219</v>
       </c>
       <c r="B412" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C412" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D412">
         <v>362</v>
       </c>
       <c r="E412" t="s">
         <v>68</v>
       </c>
       <c r="F412" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G412" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H412" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="413" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A413" t="s">
         <v>219</v>
       </c>
       <c r="B413" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C413" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D413">
         <v>364</v>
       </c>
       <c r="E413" t="s">
         <v>68</v>
       </c>
       <c r="F413" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G413" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H413" t="s">
         <v>221</v>
       </c>
       <c r="K413">
         <v>10</v>
       </c>
       <c r="L413">
         <v>12.5</v>
       </c>
     </row>
     <row r="414" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A414" t="s">
         <v>219</v>
       </c>
       <c r="B414" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C414" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D414">
         <v>533</v>
       </c>
       <c r="E414" t="s">
         <v>68</v>
       </c>
       <c r="F414" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G414" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H414" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="415" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A415" t="s">
         <v>219</v>
       </c>
       <c r="B415" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C415" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D415">
         <v>365</v>
       </c>
       <c r="E415" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="F415" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G415" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H415" t="s">
         <v>147</v>
       </c>
       <c r="K415">
         <v>2</v>
       </c>
       <c r="L415">
         <v>25</v>
       </c>
     </row>
     <row r="416" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A416" t="s">
         <v>219</v>
       </c>
       <c r="B416" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C416" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D416">
         <v>107</v>
       </c>
       <c r="E416" t="s">
         <v>68</v>
       </c>
       <c r="F416" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G416" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H416" t="s">
         <v>144</v>
       </c>
       <c r="K416">
         <v>1</v>
       </c>
       <c r="L416">
         <v>25</v>
       </c>
     </row>
     <row r="417" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A417" t="s">
         <v>219</v>
       </c>
       <c r="B417" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C417" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D417">
         <v>108</v>
       </c>
       <c r="E417" t="s">
         <v>68</v>
       </c>
       <c r="F417" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="G417" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H417" t="s">
         <v>65</v>
       </c>
       <c r="K417">
         <v>2.5</v>
       </c>
       <c r="L417">
         <v>22.5</v>
       </c>
     </row>
     <row r="418" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A418" t="s">
         <v>219</v>
       </c>
       <c r="B418" t="s">
         <v>124</v>
       </c>
       <c r="C418" t="s">
         <v>125</v>
       </c>
       <c r="D418">
         <v>371</v>
       </c>
       <c r="E418" t="s">
         <v>68</v>
       </c>
       <c r="F418" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G418" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="K418">
         <v>0.10000000149011599</v>
       </c>
       <c r="L418">
         <v>12.5</v>
       </c>
     </row>
     <row r="419" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A419" t="s">
         <v>219</v>
       </c>
       <c r="B419" t="s">
         <v>85</v>
       </c>
       <c r="C419" t="s">
         <v>86</v>
       </c>
       <c r="D419">
         <v>372</v>
       </c>
       <c r="E419" t="s">
         <v>68</v>
       </c>
       <c r="F419" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G419" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="K419">
         <v>0</v>
       </c>
       <c r="L419">
         <v>5</v>
       </c>
     </row>
     <row r="420" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A420" t="s">
         <v>219</v>
       </c>
       <c r="B420" t="s">
         <v>56</v>
       </c>
       <c r="C420" t="s">
         <v>57</v>
       </c>
       <c r="D420">
         <v>373</v>
       </c>
       <c r="E420" t="s">
         <v>68</v>
       </c>
       <c r="F420" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G420" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="K420">
         <v>35</v>
       </c>
       <c r="L420">
         <v>5</v>
       </c>
     </row>
     <row r="421" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A421" t="s">
         <v>219</v>
       </c>
       <c r="B421" t="s">
         <v>91</v>
       </c>
       <c r="C421" t="s">
         <v>92</v>
       </c>
       <c r="D421">
         <v>374</v>
       </c>
       <c r="E421" t="s">
         <v>68</v>
       </c>
       <c r="F421" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G421" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="K421">
         <v>2</v>
       </c>
       <c r="L421">
         <v>4</v>
       </c>
     </row>
     <row r="422" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A422" t="s">
         <v>219</v>
       </c>
       <c r="B422" t="s">
         <v>114</v>
       </c>
       <c r="C422" t="s">
         <v>115</v>
       </c>
       <c r="D422">
         <v>375</v>
       </c>
       <c r="E422" t="s">
         <v>68</v>
       </c>
       <c r="F422" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="G422" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="K422">
         <v>0.40000000596046398</v>
       </c>
       <c r="L422">
         <v>3</v>
       </c>
     </row>
     <row r="423" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A423" t="s">
         <v>219</v>
       </c>
       <c r="B423" t="s">
         <v>128</v>
       </c>
       <c r="C423" t="s">
         <v>129</v>
       </c>
       <c r="D423">
         <v>381</v>
       </c>
       <c r="E423" t="s">
         <v>68</v>
       </c>
       <c r="F423" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G423" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="424" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A424" t="s">
         <v>219</v>
       </c>
       <c r="B424" t="s">
         <v>35</v>
       </c>
       <c r="C424" t="s">
         <v>36</v>
       </c>
       <c r="D424">
         <v>382</v>
       </c>
       <c r="E424" t="s">
         <v>68</v>
       </c>
       <c r="F424" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G424" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="425" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A425" t="s">
         <v>219</v>
       </c>
       <c r="B425" t="s">
         <v>139</v>
       </c>
       <c r="C425" t="s">
         <v>140</v>
       </c>
       <c r="D425">
         <v>383</v>
       </c>
       <c r="E425" t="s">
         <v>68</v>
       </c>
       <c r="F425" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G425" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="426" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A426" t="s">
         <v>219</v>
       </c>
       <c r="B426" t="s">
         <v>300</v>
       </c>
       <c r="C426" t="s">
         <v>301</v>
       </c>
       <c r="D426">
         <v>384</v>
       </c>
       <c r="E426" t="s">
         <v>68</v>
       </c>
       <c r="F426" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G426" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="427" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A427" t="s">
         <v>219</v>
       </c>
       <c r="B427" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C427" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="D427">
         <v>402</v>
       </c>
       <c r="E427" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="F427" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="G427" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H427" t="s">
         <v>144</v>
       </c>
       <c r="K427">
         <v>4</v>
       </c>
       <c r="L427">
         <v>10</v>
       </c>
     </row>
     <row r="428" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A428" t="s">
         <v>219</v>
       </c>
       <c r="B428" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C428" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="D428">
         <v>403</v>
       </c>
       <c r="E428" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="F428" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="G428" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H428" t="s">
         <v>144</v>
       </c>
       <c r="K428">
         <v>7</v>
       </c>
       <c r="L428">
         <v>10</v>
       </c>
     </row>
     <row r="429" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A429" t="s">
         <v>219</v>
       </c>
       <c r="B429" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C429" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="D429">
         <v>401</v>
       </c>
       <c r="E429" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="F429" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="G429" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H429" t="s">
         <v>182</v>
       </c>
       <c r="K429">
         <v>0.69999998807907104</v>
       </c>
       <c r="L429">
         <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A430" t="s">
         <v>219</v>
       </c>
       <c r="B430" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C430" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D430">
         <v>404</v>
       </c>
       <c r="E430" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="F430" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="G430" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H430" t="s">
         <v>328</v>
       </c>
       <c r="K430">
         <v>0.20000000298023199</v>
       </c>
       <c r="L430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A431" t="s">
         <v>219</v>
       </c>
       <c r="B431" t="s">
         <v>118</v>
       </c>
       <c r="C431" t="s">
         <v>119</v>
       </c>
       <c r="D431">
         <v>411</v>
       </c>
       <c r="E431" t="s">
         <v>120</v>
       </c>
       <c r="F431" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G431" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="432" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A432" t="s">
         <v>219</v>
       </c>
       <c r="B432" t="s">
         <v>48</v>
       </c>
       <c r="C432" t="s">
         <v>49</v>
       </c>
       <c r="D432">
         <v>434</v>
       </c>
       <c r="E432" t="s">
         <v>37</v>
       </c>
       <c r="F432" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G432" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="433" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A433" t="s">
         <v>219</v>
       </c>
       <c r="B433" t="s">
         <v>66</v>
       </c>
       <c r="C433" t="s">
         <v>67</v>
       </c>
       <c r="D433">
         <v>412</v>
       </c>
       <c r="E433" t="s">
         <v>68</v>
       </c>
       <c r="F433" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G433" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H433" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="434" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A434" t="s">
         <v>219</v>
       </c>
       <c r="B434" t="s">
         <v>124</v>
       </c>
       <c r="C434" t="s">
         <v>125</v>
       </c>
       <c r="D434">
         <v>413</v>
       </c>
       <c r="E434" t="s">
         <v>68</v>
       </c>
       <c r="F434" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G434" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="435" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A435" t="s">
         <v>219</v>
       </c>
       <c r="B435" t="s">
         <v>71</v>
       </c>
       <c r="C435" t="s">
         <v>72</v>
       </c>
       <c r="D435">
         <v>414</v>
       </c>
       <c r="E435" t="s">
         <v>68</v>
       </c>
       <c r="F435" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G435" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H435" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="436" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A436" t="s">
         <v>219</v>
       </c>
       <c r="B436" t="s">
         <v>74</v>
       </c>
       <c r="C436" t="s">
         <v>75</v>
       </c>
       <c r="D436">
         <v>415</v>
       </c>
       <c r="E436" t="s">
         <v>68</v>
       </c>
       <c r="F436" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G436" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H436" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="437" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A437" t="s">
         <v>219</v>
       </c>
       <c r="B437" t="s">
         <v>128</v>
       </c>
       <c r="C437" t="s">
         <v>129</v>
       </c>
       <c r="D437">
         <v>416</v>
       </c>
       <c r="E437" t="s">
         <v>68</v>
       </c>
       <c r="F437" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G437" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="438" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A438" t="s">
         <v>219</v>
       </c>
       <c r="B438" t="s">
         <v>53</v>
       </c>
       <c r="C438" t="s">
         <v>54</v>
       </c>
       <c r="D438">
         <v>444</v>
       </c>
       <c r="E438" t="s">
         <v>37</v>
       </c>
       <c r="F438" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G438" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="439" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A439" t="s">
         <v>219</v>
       </c>
       <c r="B439" t="s">
         <v>76</v>
       </c>
       <c r="C439" t="s">
         <v>77</v>
       </c>
       <c r="D439">
         <v>417</v>
       </c>
       <c r="E439" t="s">
         <v>68</v>
       </c>
       <c r="F439" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G439" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H439" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="440" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A440" t="s">
         <v>219</v>
       </c>
       <c r="B440" t="s">
         <v>79</v>
       </c>
       <c r="C440" t="s">
         <v>80</v>
       </c>
       <c r="D440">
         <v>418</v>
       </c>
       <c r="E440" t="s">
         <v>68</v>
       </c>
       <c r="F440" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G440" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H440" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="441" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A441" t="s">
         <v>219</v>
       </c>
       <c r="B441" t="s">
         <v>82</v>
       </c>
       <c r="C441" t="s">
         <v>83</v>
       </c>
       <c r="D441">
         <v>419</v>
       </c>
       <c r="E441" t="s">
         <v>68</v>
       </c>
       <c r="F441" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G441" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H441" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="442" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A442" t="s">
         <v>219</v>
       </c>
       <c r="B442" t="s">
         <v>85</v>
       </c>
       <c r="C442" t="s">
         <v>86</v>
       </c>
       <c r="D442">
         <v>420</v>
       </c>
       <c r="E442" t="s">
         <v>68</v>
       </c>
       <c r="F442" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G442" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H442" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="443" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A443" t="s">
         <v>219</v>
       </c>
       <c r="B443" t="s">
         <v>56</v>
       </c>
       <c r="C443" t="s">
         <v>57</v>
       </c>
       <c r="D443">
         <v>435</v>
       </c>
       <c r="E443" t="s">
         <v>37</v>
       </c>
       <c r="F443" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G443" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H443" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="444" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A444" t="s">
         <v>219</v>
       </c>
       <c r="B444" t="s">
         <v>88</v>
       </c>
       <c r="C444" t="s">
         <v>89</v>
       </c>
       <c r="D444">
         <v>421</v>
       </c>
       <c r="E444" t="s">
         <v>120</v>
       </c>
       <c r="F444" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G444" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="445" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A445" t="s">
         <v>219</v>
       </c>
       <c r="B445" t="s">
         <v>44</v>
       </c>
       <c r="C445" t="s">
         <v>45</v>
       </c>
       <c r="D445">
         <v>436</v>
       </c>
       <c r="E445" t="s">
         <v>68</v>
       </c>
       <c r="F445" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G445" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="446" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A446" t="s">
         <v>219</v>
       </c>
       <c r="B446" t="s">
         <v>58</v>
       </c>
       <c r="C446" t="s">
         <v>59</v>
       </c>
       <c r="D446">
         <v>437</v>
       </c>
       <c r="E446" t="s">
         <v>68</v>
       </c>
       <c r="F446" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G446" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="447" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A447" t="s">
         <v>219</v>
       </c>
       <c r="B447" t="s">
         <v>91</v>
       </c>
       <c r="C447" t="s">
         <v>92</v>
       </c>
       <c r="D447">
         <v>438</v>
       </c>
       <c r="E447" t="s">
         <v>68</v>
       </c>
       <c r="F447" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G447" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H447" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="448" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A448" t="s">
         <v>219</v>
       </c>
       <c r="B448" t="s">
         <v>94</v>
       </c>
       <c r="C448" t="s">
         <v>95</v>
       </c>
       <c r="D448">
         <v>422</v>
       </c>
       <c r="E448" t="s">
         <v>68</v>
       </c>
       <c r="F448" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G448" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H448" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="449" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A449" t="s">
         <v>219</v>
       </c>
       <c r="B449" t="s">
         <v>46</v>
       </c>
       <c r="C449" t="s">
         <v>47</v>
       </c>
       <c r="D449">
         <v>441</v>
       </c>
       <c r="E449" t="s">
         <v>68</v>
       </c>
       <c r="F449" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G449" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="450" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A450" t="s">
         <v>219</v>
       </c>
       <c r="B450" t="s">
         <v>96</v>
       </c>
       <c r="C450" t="s">
         <v>97</v>
       </c>
       <c r="D450">
         <v>423</v>
       </c>
       <c r="E450" t="s">
         <v>68</v>
       </c>
       <c r="F450" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G450" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H450" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="451" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A451" t="s">
         <v>219</v>
       </c>
       <c r="B451" t="s">
         <v>61</v>
       </c>
       <c r="C451" t="s">
         <v>62</v>
       </c>
       <c r="D451">
         <v>439</v>
       </c>
       <c r="E451" t="s">
         <v>68</v>
       </c>
       <c r="F451" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G451" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H451" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="452" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A452" t="s">
         <v>219</v>
       </c>
       <c r="B452" t="s">
         <v>99</v>
       </c>
       <c r="C452" t="s">
         <v>100</v>
       </c>
       <c r="D452">
         <v>424</v>
       </c>
       <c r="E452" t="s">
         <v>68</v>
       </c>
       <c r="F452" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G452" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H452" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="453" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A453" t="s">
         <v>219</v>
       </c>
       <c r="B453" t="s">
         <v>39</v>
       </c>
       <c r="C453" t="s">
         <v>251</v>
       </c>
       <c r="D453">
         <v>442</v>
       </c>
       <c r="E453" t="s">
         <v>68</v>
       </c>
       <c r="F453" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G453" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="454" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A454" t="s">
         <v>219</v>
       </c>
       <c r="B454" t="s">
         <v>174</v>
       </c>
       <c r="C454" t="s">
         <v>175</v>
       </c>
       <c r="D454">
         <v>425</v>
       </c>
       <c r="E454" t="s">
         <v>68</v>
       </c>
       <c r="F454" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G454" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="455" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A455" t="s">
         <v>219</v>
       </c>
       <c r="B455" t="s">
         <v>101</v>
       </c>
       <c r="C455" t="s">
         <v>102</v>
       </c>
       <c r="D455">
         <v>426</v>
       </c>
       <c r="E455" t="s">
         <v>68</v>
       </c>
       <c r="F455" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G455" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="456" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A456" t="s">
         <v>219</v>
       </c>
       <c r="B456" t="s">
         <v>103</v>
       </c>
       <c r="C456" t="s">
         <v>104</v>
       </c>
       <c r="D456">
         <v>427</v>
       </c>
       <c r="E456" t="s">
         <v>68</v>
       </c>
       <c r="F456" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G456" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="457" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A457" t="s">
         <v>219</v>
       </c>
       <c r="B457" t="s">
         <v>180</v>
       </c>
       <c r="C457" t="s">
         <v>181</v>
       </c>
       <c r="D457">
         <v>428</v>
       </c>
       <c r="E457" t="s">
         <v>68</v>
       </c>
       <c r="F457" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G457" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H457" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="458" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A458" t="s">
         <v>219</v>
       </c>
       <c r="B458" t="s">
         <v>105</v>
       </c>
       <c r="C458" t="s">
         <v>106</v>
       </c>
       <c r="D458">
         <v>429</v>
       </c>
       <c r="E458" t="s">
         <v>68</v>
       </c>
       <c r="F458" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G458" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="459" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A459" t="s">
         <v>219</v>
       </c>
       <c r="B459" t="s">
         <v>107</v>
       </c>
       <c r="C459" t="s">
         <v>108</v>
       </c>
       <c r="D459">
         <v>430</v>
       </c>
       <c r="E459" t="s">
         <v>68</v>
       </c>
       <c r="F459" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G459" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="460" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A460" t="s">
         <v>219</v>
       </c>
       <c r="B460" t="s">
         <v>110</v>
       </c>
       <c r="C460" t="s">
         <v>111</v>
       </c>
       <c r="D460">
         <v>431</v>
       </c>
       <c r="E460" t="s">
         <v>68</v>
       </c>
       <c r="F460" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G460" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="461" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A461" t="s">
         <v>219</v>
       </c>
       <c r="B461" t="s">
         <v>112</v>
       </c>
       <c r="C461" t="s">
         <v>113</v>
       </c>
       <c r="D461">
         <v>432</v>
       </c>
       <c r="E461" t="s">
         <v>68</v>
       </c>
       <c r="F461" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G461" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H461" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="462" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A462" t="s">
         <v>219</v>
       </c>
       <c r="B462" t="s">
         <v>114</v>
       </c>
       <c r="C462" t="s">
         <v>115</v>
       </c>
       <c r="D462">
         <v>433</v>
       </c>
       <c r="E462" t="s">
         <v>68</v>
       </c>
       <c r="F462" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G462" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H462" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="463" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A463" t="s">
         <v>219</v>
       </c>
       <c r="B463" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C463" t="s">
         <v>62</v>
       </c>
       <c r="D463">
         <v>504</v>
       </c>
       <c r="E463" t="s">
         <v>68</v>
       </c>
       <c r="F463" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G463" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="K463">
         <v>0.54000002145767201</v>
       </c>
       <c r="L463">
         <v>4</v>
       </c>
     </row>
     <row r="464" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A464" t="s">
         <v>219</v>
       </c>
       <c r="B464" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C464" t="s">
         <v>45</v>
       </c>
       <c r="D464">
         <v>503</v>
       </c>
       <c r="E464" t="s">
         <v>68</v>
       </c>
       <c r="F464" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G464" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="K464">
         <v>2.7999999523162802</v>
       </c>
       <c r="L464">
         <v>3.2000000476837198</v>
       </c>
     </row>
     <row r="465" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A465" t="s">
         <v>219</v>
       </c>
       <c r="B465" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C465" t="s">
         <v>59</v>
       </c>
       <c r="D465">
         <v>502</v>
       </c>
       <c r="E465" t="s">
         <v>68</v>
       </c>
       <c r="F465" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G465" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="K465">
         <v>0</v>
       </c>
       <c r="L465">
         <v>3.4000000953674299</v>
       </c>
     </row>
     <row r="466" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A466" t="s">
         <v>219</v>
       </c>
       <c r="B466" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C466" t="s">
         <v>54</v>
       </c>
       <c r="D466">
         <v>501</v>
       </c>
       <c r="E466" t="s">
         <v>68</v>
       </c>
       <c r="F466" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G466" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="K466">
         <v>115</v>
       </c>
       <c r="L466">
         <v>3.2000000476837198</v>
       </c>
     </row>
     <row r="467" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A467" t="s">
         <v>219</v>
       </c>
       <c r="B467" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C467" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="D467">
         <v>508</v>
       </c>
       <c r="E467" t="s">
         <v>68</v>
       </c>
       <c r="F467" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="G467" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="K467">
         <v>9.00000035762787E-2</v>
       </c>
       <c r="L467">
         <v>1.70000004768372</v>
       </c>
     </row>
     <row r="468" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A468" t="s">
         <v>219</v>
       </c>
       <c r="B468" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C468" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="D468">
         <v>507</v>
       </c>
       <c r="E468" t="s">
         <v>68</v>
       </c>
       <c r="F468" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="G468" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="K468">
         <v>0</v>
       </c>
       <c r="L468">
         <v>4.4000000953674299</v>
       </c>
     </row>
     <row r="469" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A469" t="s">
         <v>219</v>
       </c>
       <c r="B469" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C469" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="D469">
         <v>506</v>
       </c>
       <c r="E469" t="s">
         <v>68</v>
       </c>
       <c r="F469" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="G469" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="K469">
         <v>0.20999999344348899</v>
       </c>
       <c r="L469">
         <v>2.7000000476837198</v>
       </c>
     </row>
     <row r="470" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A470" t="s">
         <v>219</v>
       </c>
       <c r="B470" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C470" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D470">
         <v>510</v>
       </c>
       <c r="E470" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="F470" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G470" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K470">
         <v>0.119999997317791</v>
       </c>
       <c r="L470">
         <v>6.1999998092651403</v>
       </c>
     </row>
     <row r="471" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A471" t="s">
         <v>219</v>
       </c>
       <c r="B471" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C471" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D471">
         <v>509</v>
       </c>
       <c r="E471" t="s">
+        <v>460</v>
+      </c>
+      <c r="F471" t="s">
+        <v>456</v>
+      </c>
+      <c r="G471" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
       <c r="K471">
         <v>7.9999998211860698E-2</v>
       </c>
       <c r="L471">
         <v>3</v>
       </c>
     </row>
     <row r="472" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A472" t="s">
         <v>219</v>
       </c>
       <c r="B472" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C472" t="s">
         <v>59</v>
       </c>
       <c r="D472">
         <v>511</v>
       </c>
       <c r="E472" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F472" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G472" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K472">
         <v>0.18999999761581399</v>
       </c>
       <c r="L472">
         <v>1.70000004768372</v>
       </c>
     </row>
     <row r="473" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A473" t="s">
         <v>219</v>
       </c>
       <c r="B473" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C473" t="s">
         <v>327</v>
       </c>
       <c r="D473">
         <v>512</v>
       </c>
       <c r="E473" t="s">
         <v>324</v>
       </c>
       <c r="F473" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G473" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K473">
         <v>5.9999998658895499E-2</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A474" t="s">
         <v>219</v>
       </c>
       <c r="B474" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C474" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D474">
         <v>527</v>
       </c>
       <c r="E474" t="s">
         <v>324</v>
       </c>
       <c r="F474" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G474" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K474">
         <v>5.9999998658895499E-2</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A475" t="s">
         <v>219</v>
       </c>
       <c r="B475" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C475" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D475">
         <v>513</v>
       </c>
       <c r="E475" t="s">
         <v>308</v>
       </c>
       <c r="F475" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G475" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K475">
         <v>0.30000001192092901</v>
       </c>
       <c r="L475">
         <v>9.3000001907348597</v>
       </c>
     </row>
     <row r="476" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A476" t="s">
         <v>219</v>
       </c>
       <c r="B476" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C476" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D476">
         <v>514</v>
       </c>
       <c r="E476" t="s">
         <v>308</v>
       </c>
       <c r="F476" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G476" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K476">
         <v>1</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A477" t="s">
         <v>219</v>
       </c>
       <c r="B477" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C477" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D477">
         <v>515</v>
       </c>
       <c r="E477" t="s">
         <v>308</v>
       </c>
       <c r="F477" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G477" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K477">
         <v>0.89999997615814198</v>
       </c>
       <c r="L477">
         <v>3.7000000476837198</v>
       </c>
     </row>
     <row r="478" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A478" t="s">
         <v>219</v>
       </c>
       <c r="B478" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C478" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D478">
         <v>516</v>
       </c>
       <c r="E478" t="s">
         <v>308</v>
       </c>
       <c r="F478" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G478" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K478">
         <v>0.5</v>
       </c>
       <c r="L478">
         <v>5</v>
       </c>
     </row>
     <row r="479" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A479" t="s">
         <v>219</v>
       </c>
       <c r="B479" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C479" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D479">
         <v>517</v>
       </c>
       <c r="E479" t="s">
         <v>308</v>
       </c>
       <c r="F479" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G479" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K479">
         <v>7.0000000298023196E-2</v>
       </c>
       <c r="L479">
         <v>6.1999998092651403</v>
       </c>
     </row>
     <row r="480" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A480" t="s">
         <v>219</v>
       </c>
       <c r="B480" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C480" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D480">
         <v>518</v>
       </c>
       <c r="E480" t="s">
         <v>308</v>
       </c>
       <c r="F480" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G480" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K480">
         <v>0.119999997317791</v>
       </c>
       <c r="L480">
         <v>6.1999998092651403</v>
       </c>
     </row>
     <row r="481" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A481" t="s">
         <v>219</v>
       </c>
       <c r="B481" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C481" t="s">
         <v>310</v>
       </c>
       <c r="D481">
         <v>528</v>
       </c>
       <c r="E481" t="s">
         <v>308</v>
       </c>
       <c r="F481" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G481" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K481">
         <v>0.10000000149011599</v>
       </c>
       <c r="L481">
         <v>10</v>
       </c>
     </row>
     <row r="482" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A482" t="s">
         <v>219</v>
       </c>
       <c r="B482" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C482" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D482">
         <v>529</v>
       </c>
       <c r="E482" t="s">
         <v>308</v>
       </c>
       <c r="F482" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G482" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K482">
         <v>0.10000000149011599</v>
       </c>
       <c r="L482">
         <v>10</v>
       </c>
     </row>
     <row r="483" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A483" t="s">
         <v>219</v>
       </c>
       <c r="B483" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C483" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D483">
         <v>530</v>
       </c>
       <c r="E483" t="s">
         <v>308</v>
       </c>
       <c r="F483" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G483" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K483">
         <v>0.10000000149011599</v>
       </c>
       <c r="L483">
         <v>10</v>
       </c>
     </row>
     <row r="484" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A484" t="s">
         <v>219</v>
       </c>
       <c r="B484" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C484" t="s">
         <v>307</v>
       </c>
       <c r="D484">
         <v>531</v>
       </c>
       <c r="E484" t="s">
         <v>308</v>
       </c>
       <c r="F484" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G484" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K484">
         <v>0.10000000149011599</v>
       </c>
       <c r="L484">
         <v>10</v>
       </c>
     </row>
     <row r="485" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A485" t="s">
         <v>219</v>
       </c>
       <c r="B485" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C485" t="s">
         <v>307</v>
       </c>
       <c r="D485">
         <v>532</v>
       </c>
       <c r="E485" t="s">
         <v>308</v>
       </c>
       <c r="F485" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G485" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K485">
         <v>0.10000000149011599</v>
       </c>
       <c r="L485">
         <v>10</v>
       </c>
     </row>
     <row r="486" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A486" t="s">
         <v>219</v>
       </c>
       <c r="B486" t="s">
         <v>53</v>
       </c>
       <c r="C486" t="s">
         <v>54</v>
       </c>
       <c r="D486">
         <v>519</v>
       </c>
       <c r="E486" t="s">
         <v>362</v>
       </c>
       <c r="F486" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G486" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K486">
         <v>0.10000000149011599</v>
       </c>
       <c r="L486">
         <v>12.5</v>
       </c>
     </row>
     <row r="487" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A487" t="s">
         <v>219</v>
       </c>
       <c r="B487" t="s">
         <v>58</v>
       </c>
       <c r="C487" t="s">
         <v>59</v>
       </c>
       <c r="D487">
         <v>520</v>
       </c>
       <c r="E487" t="s">
         <v>362</v>
       </c>
       <c r="F487" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G487" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K487">
         <v>1.9999999552965199E-2</v>
       </c>
       <c r="L487">
         <v>12.5</v>
       </c>
     </row>
     <row r="488" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A488" t="s">
         <v>219</v>
       </c>
       <c r="B488" t="s">
         <v>46</v>
       </c>
       <c r="C488" t="s">
         <v>47</v>
       </c>
       <c r="D488">
         <v>521</v>
       </c>
       <c r="E488" t="s">
         <v>362</v>
       </c>
       <c r="F488" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G488" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K488">
         <v>9.9999997764825804E-3</v>
       </c>
       <c r="L488">
         <v>12.5</v>
       </c>
     </row>
     <row r="489" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A489" t="s">
         <v>219</v>
       </c>
       <c r="B489" t="s">
         <v>44</v>
       </c>
       <c r="C489" t="s">
         <v>45</v>
       </c>
       <c r="D489">
         <v>522</v>
       </c>
       <c r="E489" t="s">
         <v>362</v>
       </c>
       <c r="F489" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G489" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K489">
         <v>9.9999997764825804E-3</v>
       </c>
       <c r="L489">
         <v>12.5</v>
       </c>
     </row>
     <row r="490" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A490" t="s">
         <v>219</v>
       </c>
       <c r="B490" t="s">
         <v>371</v>
       </c>
       <c r="C490" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="D490">
         <v>523</v>
       </c>
       <c r="E490" t="s">
         <v>362</v>
       </c>
       <c r="F490" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G490" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K490">
         <v>9.9999997764825804E-3</v>
       </c>
       <c r="L490">
         <v>12.5</v>
       </c>
     </row>
     <row r="491" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A491" t="s">
         <v>219</v>
       </c>
       <c r="B491" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C491" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D491">
         <v>524</v>
       </c>
       <c r="E491" t="s">
         <v>362</v>
       </c>
       <c r="F491" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G491" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K491">
         <v>0.15000000596046401</v>
       </c>
       <c r="L491">
         <v>12.5</v>
       </c>
     </row>
     <row r="492" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A492" t="s">
         <v>219</v>
       </c>
       <c r="B492" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C492" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="D492">
         <v>525</v>
       </c>
       <c r="E492" t="s">
         <v>362</v>
       </c>
       <c r="F492" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G492" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K492">
         <v>0.140000000596046</v>
       </c>
       <c r="L492">
         <v>12.5</v>
       </c>
     </row>
     <row r="493" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A493" t="s">
         <v>219</v>
       </c>
       <c r="B493" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C493" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="D493">
         <v>526</v>
       </c>
       <c r="E493" t="s">
         <v>308</v>
       </c>
       <c r="F493" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G493" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K493">
         <v>0.5</v>
       </c>
       <c r="L493">
         <v>12.5</v>
       </c>
     </row>
     <row r="494" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A494" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B494" t="s">
         <v>118</v>
       </c>
       <c r="C494" t="s">
         <v>119</v>
       </c>
       <c r="D494">
         <v>36</v>
       </c>
       <c r="E494" t="s">
         <v>120</v>
       </c>
       <c r="F494" t="s">
         <v>192</v>
       </c>
       <c r="G494" t="s">
         <v>122</v>
       </c>
       <c r="H494" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="495" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A495" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B495" t="s">
         <v>48</v>
       </c>
       <c r="C495" t="s">
         <v>49</v>
       </c>
       <c r="D495">
         <v>37</v>
       </c>
       <c r="E495" t="s">
         <v>37</v>
       </c>
       <c r="F495" t="s">
         <v>192</v>
       </c>
       <c r="G495" t="s">
         <v>122</v>
       </c>
       <c r="H495" t="s">
         <v>98</v>
       </c>
       <c r="K495">
         <v>1.5</v>
       </c>
       <c r="L495">
         <v>12.5</v>
       </c>
     </row>
     <row r="496" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A496" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B496" t="s">
         <v>66</v>
       </c>
       <c r="C496" t="s">
         <v>67</v>
       </c>
       <c r="D496">
         <v>38</v>
       </c>
       <c r="E496" t="s">
         <v>68</v>
       </c>
       <c r="F496" t="s">
         <v>192</v>
       </c>
       <c r="G496" t="s">
         <v>122</v>
       </c>
       <c r="H496" t="s">
         <v>133</v>
       </c>
       <c r="K496">
         <v>0.40000000596046398</v>
       </c>
       <c r="L496">
         <v>10</v>
       </c>
     </row>
     <row r="497" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A497" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B497" t="s">
         <v>124</v>
       </c>
       <c r="C497" t="s">
         <v>125</v>
       </c>
       <c r="D497">
         <v>39</v>
       </c>
       <c r="E497" t="s">
         <v>68</v>
       </c>
       <c r="F497" t="s">
         <v>192</v>
       </c>
       <c r="G497" t="s">
         <v>122</v>
       </c>
       <c r="H497" t="s">
         <v>55</v>
       </c>
       <c r="K497">
         <v>5</v>
       </c>
       <c r="L497">
         <v>20</v>
       </c>
     </row>
     <row r="498" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A498" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B498" t="s">
         <v>71</v>
       </c>
       <c r="C498" t="s">
         <v>72</v>
       </c>
       <c r="D498">
         <v>40</v>
       </c>
       <c r="E498" t="s">
         <v>68</v>
       </c>
       <c r="F498" t="s">
         <v>192</v>
       </c>
       <c r="G498" t="s">
         <v>122</v>
       </c>
       <c r="H498" t="s">
         <v>73</v>
       </c>
       <c r="K498">
         <v>6</v>
       </c>
       <c r="L498">
         <v>12.5</v>
       </c>
     </row>
     <row r="499" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A499" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B499" t="s">
         <v>74</v>
       </c>
       <c r="C499" t="s">
         <v>75</v>
       </c>
       <c r="D499">
         <v>41</v>
       </c>
       <c r="E499" t="s">
         <v>120</v>
       </c>
       <c r="F499" t="s">
         <v>192</v>
       </c>
       <c r="G499" t="s">
         <v>122</v>
       </c>
       <c r="H499" t="s">
         <v>109</v>
       </c>
       <c r="K499">
         <v>60</v>
       </c>
       <c r="L499">
         <v>20</v>
       </c>
     </row>
     <row r="500" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A500" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B500" t="s">
         <v>126</v>
       </c>
       <c r="C500" t="s">
         <v>127</v>
       </c>
       <c r="D500">
         <v>42</v>
       </c>
       <c r="E500" t="s">
         <v>120</v>
       </c>
       <c r="F500" t="s">
         <v>192</v>
       </c>
       <c r="G500" t="s">
         <v>122</v>
       </c>
       <c r="H500" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="501" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A501" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B501" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C501" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D501">
         <v>81</v>
       </c>
       <c r="E501" t="s">
         <v>37</v>
       </c>
       <c r="F501" t="s">
         <v>192</v>
       </c>
       <c r="G501" t="s">
         <v>122</v>
       </c>
       <c r="H501" t="s">
         <v>73</v>
       </c>
       <c r="K501">
         <v>8.5</v>
       </c>
       <c r="L501">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A502" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B502" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C502" t="s">
         <v>310</v>
       </c>
       <c r="D502">
         <v>91</v>
       </c>
       <c r="E502" t="s">
         <v>37</v>
       </c>
       <c r="F502" t="s">
         <v>192</v>
       </c>
       <c r="G502" t="s">
         <v>122</v>
       </c>
       <c r="H502" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="503" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A503" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B503" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C503" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D503">
         <v>92</v>
       </c>
       <c r="E503" t="s">
         <v>37</v>
       </c>
       <c r="F503" t="s">
         <v>192</v>
       </c>
       <c r="G503" t="s">
         <v>122</v>
       </c>
       <c r="H503" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="504" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A504" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B504" t="s">
         <v>53</v>
       </c>
       <c r="C504" t="s">
         <v>54</v>
       </c>
       <c r="D504">
         <v>44</v>
       </c>
       <c r="E504" t="s">
         <v>37</v>
       </c>
       <c r="F504" t="s">
         <v>192</v>
       </c>
       <c r="G504" t="s">
         <v>122</v>
       </c>
       <c r="H504" t="s">
         <v>87</v>
       </c>
       <c r="K504">
         <v>0</v>
       </c>
       <c r="L504">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A505" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B505" t="s">
         <v>76</v>
       </c>
       <c r="C505" t="s">
         <v>77</v>
       </c>
       <c r="D505">
         <v>45</v>
       </c>
       <c r="E505" t="s">
         <v>68</v>
       </c>
       <c r="F505" t="s">
         <v>192</v>
       </c>
       <c r="G505" t="s">
         <v>122</v>
       </c>
       <c r="H505" t="s">
         <v>90</v>
       </c>
       <c r="K505">
         <v>0</v>
       </c>
       <c r="L505">
         <v>10</v>
       </c>
     </row>
     <row r="506" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A506" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B506" t="s">
         <v>227</v>
       </c>
       <c r="C506" t="s">
         <v>228</v>
       </c>
       <c r="D506">
         <v>86</v>
       </c>
       <c r="E506" t="s">
         <v>68</v>
       </c>
       <c r="F506" t="s">
         <v>192</v>
       </c>
       <c r="G506" t="s">
         <v>122</v>
       </c>
       <c r="H506" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
     </row>
     <row r="507" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A507" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B507" t="s">
         <v>35</v>
       </c>
       <c r="C507" t="s">
         <v>36</v>
       </c>
       <c r="D507">
         <v>46</v>
       </c>
       <c r="E507" t="s">
         <v>68</v>
       </c>
       <c r="F507" t="s">
         <v>192</v>
       </c>
       <c r="G507" t="s">
         <v>122</v>
       </c>
       <c r="H507" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="508" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A508" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B508" t="s">
         <v>79</v>
       </c>
       <c r="C508" t="s">
         <v>80</v>
       </c>
       <c r="D508">
         <v>47</v>
       </c>
       <c r="E508" t="s">
         <v>68</v>
       </c>
       <c r="F508" t="s">
         <v>192</v>
       </c>
       <c r="G508" t="s">
         <v>122</v>
       </c>
       <c r="H508" t="s">
         <v>84</v>
       </c>
       <c r="K508">
         <v>0.10000000149011599</v>
       </c>
       <c r="L508">
         <v>10</v>
       </c>
     </row>
     <row r="509" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A509" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B509" t="s">
         <v>82</v>
       </c>
       <c r="C509" t="s">
         <v>83</v>
       </c>
       <c r="D509">
         <v>48</v>
       </c>
       <c r="E509" t="s">
         <v>68</v>
       </c>
       <c r="F509" t="s">
         <v>192</v>
       </c>
       <c r="G509" t="s">
         <v>122</v>
       </c>
       <c r="H509" t="s">
         <v>284</v>
       </c>
       <c r="K509">
         <v>0</v>
       </c>
       <c r="L509">
         <v>17.5</v>
       </c>
     </row>
     <row r="510" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A510" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B510" t="s">
         <v>85</v>
       </c>
       <c r="C510" t="s">
         <v>86</v>
       </c>
       <c r="D510">
         <v>49</v>
       </c>
       <c r="E510" t="s">
         <v>68</v>
       </c>
       <c r="F510" t="s">
         <v>192</v>
       </c>
       <c r="G510" t="s">
         <v>122</v>
       </c>
       <c r="H510" t="s">
         <v>93</v>
       </c>
       <c r="K510">
         <v>2</v>
       </c>
       <c r="L510">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A511" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B511" t="s">
         <v>139</v>
       </c>
       <c r="C511" t="s">
         <v>140</v>
       </c>
       <c r="D511">
         <v>50</v>
       </c>
       <c r="E511" t="s">
         <v>68</v>
       </c>
       <c r="F511" t="s">
         <v>192</v>
       </c>
       <c r="G511" t="s">
         <v>122</v>
       </c>
       <c r="H511" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="512" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A512" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B512" t="s">
         <v>56</v>
       </c>
       <c r="C512" t="s">
         <v>57</v>
       </c>
       <c r="D512">
         <v>51</v>
       </c>
       <c r="E512" t="s">
         <v>37</v>
       </c>
       <c r="F512" t="s">
         <v>192</v>
       </c>
       <c r="G512" t="s">
         <v>122</v>
       </c>
       <c r="H512" t="s">
         <v>84</v>
       </c>
       <c r="K512">
         <v>0.30000001192092901</v>
       </c>
       <c r="L512">
         <v>7.5</v>
       </c>
     </row>
     <row r="513" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A513" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B513" t="s">
         <v>142</v>
       </c>
       <c r="C513" t="s">
         <v>143</v>
       </c>
       <c r="D513">
         <v>52</v>
       </c>
       <c r="E513" t="s">
         <v>120</v>
       </c>
       <c r="F513" t="s">
         <v>192</v>
       </c>
       <c r="G513" t="s">
         <v>122</v>
       </c>
       <c r="H513" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="514" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A514" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B514" t="s">
         <v>88</v>
       </c>
       <c r="C514" t="s">
         <v>89</v>
       </c>
       <c r="D514">
         <v>53</v>
       </c>
       <c r="E514" t="s">
         <v>120</v>
       </c>
       <c r="F514" t="s">
         <v>192</v>
       </c>
       <c r="G514" t="s">
         <v>122</v>
       </c>
       <c r="H514" t="s">
         <v>131</v>
       </c>
       <c r="K514">
         <v>10</v>
       </c>
       <c r="L514">
         <v>10</v>
       </c>
     </row>
     <row r="515" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A515" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B515" t="s">
         <v>145</v>
       </c>
       <c r="C515" t="s">
         <v>146</v>
       </c>
       <c r="D515">
         <v>54</v>
       </c>
       <c r="E515" t="s">
         <v>120</v>
       </c>
       <c r="F515" t="s">
         <v>192</v>
       </c>
       <c r="G515" t="s">
         <v>122</v>
       </c>
       <c r="H515" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
     </row>
     <row r="516" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A516" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B516" t="s">
         <v>44</v>
       </c>
       <c r="C516" t="s">
         <v>45</v>
       </c>
       <c r="D516">
         <v>55</v>
       </c>
       <c r="E516" t="s">
         <v>37</v>
       </c>
       <c r="F516" t="s">
         <v>192</v>
       </c>
       <c r="G516" t="s">
         <v>122</v>
       </c>
       <c r="H516" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="K516">
         <v>0.5</v>
       </c>
       <c r="L516">
         <v>7.5</v>
       </c>
     </row>
     <row r="517" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A517" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B517" t="s">
         <v>148</v>
       </c>
       <c r="C517" t="s">
         <v>149</v>
       </c>
       <c r="D517">
         <v>56</v>
       </c>
       <c r="E517" t="s">
         <v>68</v>
       </c>
       <c r="F517" t="s">
         <v>192</v>
       </c>
       <c r="G517" t="s">
         <v>122</v>
       </c>
       <c r="H517" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="518" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A518" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B518" t="s">
         <v>58</v>
       </c>
       <c r="C518" t="s">
         <v>59</v>
       </c>
       <c r="D518">
         <v>57</v>
       </c>
       <c r="E518" t="s">
         <v>37</v>
       </c>
       <c r="F518" t="s">
         <v>192</v>
       </c>
       <c r="G518" t="s">
         <v>122</v>
       </c>
       <c r="H518" t="s">
         <v>151</v>
       </c>
       <c r="K518">
         <v>0.10000000149011599</v>
       </c>
       <c r="L518">
         <v>7</v>
       </c>
     </row>
     <row r="519" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A519" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B519" t="s">
         <v>91</v>
       </c>
       <c r="C519" t="s">
         <v>92</v>
       </c>
       <c r="D519">
         <v>58</v>
       </c>
       <c r="E519" t="s">
         <v>68</v>
       </c>
       <c r="F519" t="s">
         <v>192</v>
       </c>
       <c r="G519" t="s">
         <v>122</v>
       </c>
       <c r="H519" t="s">
         <v>131</v>
       </c>
       <c r="K519">
         <v>5</v>
       </c>
       <c r="L519">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A520" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B520" t="s">
         <v>94</v>
       </c>
       <c r="C520" t="s">
         <v>95</v>
       </c>
       <c r="D520">
         <v>59</v>
       </c>
       <c r="E520" t="s">
         <v>68</v>
       </c>
       <c r="F520" t="s">
         <v>192</v>
       </c>
       <c r="G520" t="s">
         <v>122</v>
       </c>
       <c r="H520" t="s">
         <v>151</v>
       </c>
       <c r="K520">
         <v>0.20000000298023199</v>
       </c>
       <c r="L520">
         <v>10</v>
       </c>
     </row>
     <row r="521" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A521" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B521" t="s">
         <v>275</v>
       </c>
       <c r="C521" t="s">
         <v>276</v>
       </c>
       <c r="D521">
         <v>64</v>
       </c>
       <c r="E521" t="s">
         <v>37</v>
       </c>
       <c r="F521" t="s">
         <v>192</v>
       </c>
       <c r="G521" t="s">
         <v>122</v>
       </c>
       <c r="H521" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="K521">
         <v>0.60000002384185802</v>
       </c>
       <c r="L521">
         <v>3</v>
       </c>
     </row>
     <row r="522" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A522" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B522" t="s">
         <v>155</v>
       </c>
       <c r="C522" t="s">
         <v>156</v>
       </c>
       <c r="D522">
         <v>60</v>
       </c>
       <c r="E522" t="s">
         <v>68</v>
       </c>
       <c r="F522" t="s">
         <v>192</v>
       </c>
       <c r="G522" t="s">
         <v>122</v>
       </c>
       <c r="H522" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="523" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A523" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B523" t="s">
         <v>157</v>
       </c>
       <c r="C523" t="s">
         <v>158</v>
       </c>
       <c r="D523">
         <v>61</v>
       </c>
       <c r="E523" t="s">
         <v>68</v>
       </c>
       <c r="F523" t="s">
         <v>192</v>
       </c>
       <c r="G523" t="s">
         <v>122</v>
       </c>
       <c r="H523" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
     </row>
     <row r="524" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A524" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B524" t="s">
         <v>46</v>
       </c>
       <c r="C524" t="s">
         <v>47</v>
       </c>
       <c r="D524">
         <v>62</v>
       </c>
       <c r="E524" t="s">
         <v>37</v>
       </c>
       <c r="F524" t="s">
         <v>192</v>
       </c>
       <c r="G524" t="s">
         <v>122</v>
       </c>
       <c r="H524" t="s">
         <v>133</v>
       </c>
       <c r="K524">
         <v>7.9999998211860698E-2</v>
       </c>
       <c r="L524">
         <v>7</v>
       </c>
     </row>
     <row r="525" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A525" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B525" t="s">
         <v>96</v>
       </c>
       <c r="C525" t="s">
         <v>97</v>
       </c>
       <c r="D525">
         <v>63</v>
       </c>
       <c r="E525" t="s">
         <v>68</v>
       </c>
       <c r="F525" t="s">
         <v>192</v>
       </c>
       <c r="G525" t="s">
         <v>122</v>
       </c>
       <c r="H525" t="s">
         <v>84</v>
       </c>
       <c r="K525">
         <v>0.40000000596046398</v>
       </c>
       <c r="L525">
         <v>8</v>
       </c>
     </row>
     <row r="526" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A526" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B526" t="s">
         <v>61</v>
       </c>
       <c r="C526" t="s">
         <v>62</v>
       </c>
       <c r="D526">
         <v>65</v>
       </c>
       <c r="E526" t="s">
         <v>37</v>
       </c>
       <c r="F526" t="s">
         <v>192</v>
       </c>
       <c r="G526" t="s">
         <v>122</v>
       </c>
       <c r="H526" t="s">
         <v>52</v>
       </c>
       <c r="K526">
         <v>9.00000035762787E-2</v>
       </c>
       <c r="L526">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A527" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B527" t="s">
         <v>99</v>
       </c>
       <c r="C527" t="s">
         <v>100</v>
       </c>
       <c r="D527">
         <v>66</v>
       </c>
       <c r="E527" t="s">
         <v>68</v>
       </c>
       <c r="F527" t="s">
         <v>192</v>
       </c>
       <c r="G527" t="s">
         <v>122</v>
       </c>
       <c r="H527" t="s">
         <v>87</v>
       </c>
       <c r="K527">
         <v>1</v>
       </c>
       <c r="L527">
         <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A528" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B528" t="s">
         <v>39</v>
       </c>
       <c r="C528" t="s">
         <v>251</v>
       </c>
       <c r="D528">
         <v>79</v>
       </c>
       <c r="E528" t="s">
         <v>68</v>
       </c>
       <c r="F528" t="s">
         <v>192</v>
       </c>
       <c r="G528" t="s">
         <v>122</v>
       </c>
       <c r="H528" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="K528">
         <v>200</v>
       </c>
       <c r="L528">
         <v>10</v>
       </c>
     </row>
     <row r="529" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A529" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B529" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C529" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="D529">
         <v>67</v>
       </c>
       <c r="E529" t="s">
         <v>68</v>
       </c>
       <c r="F529" t="s">
         <v>192</v>
       </c>
       <c r="G529" t="s">
         <v>122</v>
       </c>
       <c r="H529" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="530" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A530" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B530" t="s">
         <v>174</v>
       </c>
       <c r="C530" t="s">
         <v>175</v>
       </c>
       <c r="D530">
         <v>68</v>
       </c>
       <c r="E530" t="s">
         <v>120</v>
       </c>
       <c r="F530" t="s">
         <v>192</v>
       </c>
       <c r="G530" t="s">
         <v>122</v>
       </c>
       <c r="H530" t="s">
         <v>274</v>
       </c>
       <c r="K530">
         <v>40</v>
       </c>
       <c r="L530">
         <v>17.5</v>
       </c>
     </row>
     <row r="531" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A531" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B531" t="s">
         <v>101</v>
       </c>
       <c r="C531" t="s">
         <v>102</v>
       </c>
       <c r="D531">
         <v>69</v>
       </c>
       <c r="E531" t="s">
         <v>120</v>
       </c>
       <c r="F531" t="s">
         <v>192</v>
       </c>
       <c r="G531" t="s">
         <v>122</v>
       </c>
       <c r="H531" t="s">
         <v>131</v>
       </c>
       <c r="K531">
         <v>90</v>
       </c>
       <c r="L531">
         <v>20</v>
       </c>
     </row>
     <row r="532" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A532" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B532" t="s">
         <v>63</v>
       </c>
       <c r="C532" t="s">
         <v>64</v>
       </c>
       <c r="D532">
         <v>70</v>
       </c>
       <c r="E532" t="s">
         <v>37</v>
       </c>
       <c r="F532" t="s">
         <v>192</v>
       </c>
       <c r="G532" t="s">
         <v>122</v>
       </c>
       <c r="H532" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="533" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A533" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B533" t="s">
         <v>103</v>
       </c>
       <c r="C533" t="s">
         <v>104</v>
       </c>
       <c r="D533">
         <v>71</v>
       </c>
       <c r="E533" t="s">
         <v>68</v>
       </c>
       <c r="F533" t="s">
         <v>192</v>
       </c>
       <c r="G533" t="s">
         <v>122</v>
       </c>
       <c r="H533" t="s">
         <v>55</v>
       </c>
       <c r="K533">
         <v>0.80000001192092896</v>
       </c>
       <c r="L533">
         <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A534" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B534" t="s">
         <v>180</v>
       </c>
       <c r="C534" t="s">
         <v>181</v>
       </c>
       <c r="D534">
         <v>72</v>
       </c>
       <c r="E534" t="s">
         <v>68</v>
       </c>
       <c r="F534" t="s">
         <v>192</v>
       </c>
       <c r="G534" t="s">
         <v>122</v>
       </c>
       <c r="H534" t="s">
         <v>87</v>
       </c>
       <c r="K534">
         <v>2</v>
       </c>
       <c r="L534">
         <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A535" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B535" t="s">
         <v>258</v>
       </c>
       <c r="C535" t="s">
         <v>259</v>
       </c>
       <c r="D535">
         <v>84</v>
       </c>
       <c r="E535" t="s">
         <v>68</v>
       </c>
       <c r="F535" t="s">
         <v>192</v>
       </c>
       <c r="G535" t="s">
         <v>122</v>
       </c>
       <c r="H535" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="536" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A536" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B536" t="s">
         <v>107</v>
       </c>
       <c r="C536" t="s">
         <v>108</v>
       </c>
       <c r="D536">
         <v>73</v>
       </c>
       <c r="E536" t="s">
         <v>68</v>
       </c>
       <c r="F536" t="s">
         <v>192</v>
       </c>
       <c r="G536" t="s">
         <v>122</v>
       </c>
       <c r="H536" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="537" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A537" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B537" t="s">
         <v>110</v>
       </c>
       <c r="C537" t="s">
         <v>111</v>
       </c>
       <c r="D537">
         <v>83</v>
       </c>
       <c r="E537" t="s">
         <v>120</v>
       </c>
       <c r="F537" t="s">
         <v>192</v>
       </c>
       <c r="G537" t="s">
         <v>122</v>
       </c>
       <c r="H537" t="s">
         <v>270</v>
       </c>
       <c r="K537">
         <v>0</v>
       </c>
       <c r="L537">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A538" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B538" t="s">
         <v>261</v>
       </c>
       <c r="C538" t="s">
         <v>262</v>
       </c>
       <c r="D538">
         <v>85</v>
       </c>
       <c r="E538" t="s">
         <v>68</v>
       </c>
       <c r="F538" t="s">
         <v>192</v>
       </c>
       <c r="G538" t="s">
         <v>122</v>
       </c>
       <c r="H538" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="539" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A539" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B539" t="s">
         <v>112</v>
       </c>
       <c r="C539" t="s">
         <v>113</v>
       </c>
       <c r="D539">
         <v>74</v>
       </c>
       <c r="E539" t="s">
         <v>68</v>
       </c>
       <c r="F539" t="s">
         <v>192</v>
       </c>
       <c r="G539" t="s">
         <v>122</v>
       </c>
       <c r="H539" t="s">
         <v>52</v>
       </c>
       <c r="K539">
         <v>0.15000000596046401</v>
       </c>
       <c r="L539">
         <v>20</v>
       </c>
     </row>
     <row r="540" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A540" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B540" t="s">
         <v>114</v>
       </c>
       <c r="C540" t="s">
         <v>115</v>
       </c>
       <c r="D540">
         <v>75</v>
       </c>
       <c r="E540" t="s">
         <v>68</v>
       </c>
       <c r="F540" t="s">
         <v>192</v>
       </c>
       <c r="G540" t="s">
         <v>122</v>
       </c>
       <c r="H540" t="s">
         <v>123</v>
       </c>
       <c r="K540">
         <v>4</v>
       </c>
       <c r="L540">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A541" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B541" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C541" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D541">
         <v>76</v>
       </c>
       <c r="E541" t="s">
         <v>68</v>
       </c>
       <c r="F541" t="s">
         <v>198</v>
       </c>
       <c r="G541" t="s">
         <v>199</v>
       </c>
       <c r="H541" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="K541">
         <v>9</v>
       </c>
       <c r="L541">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A542" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B542" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C542" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D542">
         <v>77</v>
       </c>
       <c r="E542" t="s">
         <v>308</v>
       </c>
       <c r="F542" t="s">
         <v>198</v>
       </c>
       <c r="G542" t="s">
         <v>199</v>
       </c>
       <c r="H542" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="K542">
         <v>0.89999997615814198</v>
       </c>
       <c r="L542">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A543" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B543" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C543" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="D543">
         <v>87</v>
       </c>
       <c r="E543" t="s">
         <v>308</v>
       </c>
       <c r="F543" t="s">
         <v>198</v>
       </c>
       <c r="G543" t="s">
         <v>199</v>
       </c>
       <c r="H543" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="544" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A544" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B544" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C544" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D544">
         <v>88</v>
       </c>
       <c r="E544" t="s">
         <v>37</v>
       </c>
       <c r="F544" t="s">
         <v>198</v>
       </c>
       <c r="G544" t="s">
         <v>199</v>
       </c>
       <c r="H544" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="545" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A545" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B545" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C545" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D545">
         <v>89</v>
       </c>
       <c r="E545" t="s">
         <v>37</v>
       </c>
       <c r="F545" t="s">
         <v>198</v>
       </c>
       <c r="G545" t="s">
         <v>199</v>
       </c>
       <c r="H545" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="546" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A546" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B546" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C546" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D546">
         <v>90</v>
       </c>
       <c r="E546" t="s">
         <v>308</v>
       </c>
       <c r="F546" t="s">
         <v>198</v>
       </c>
       <c r="G546" t="s">
         <v>199</v>
       </c>
       <c r="H546" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="K546">
         <v>1</v>
       </c>
       <c r="L546">
         <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A547" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B547" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C547" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D547">
         <v>1</v>
       </c>
       <c r="E547" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F547" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G547" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="548" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A548" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B548" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C548" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D548">
         <v>2</v>
       </c>
       <c r="E548" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F548" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G548" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="549" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A549" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B549" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C549" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="D549">
         <v>3</v>
       </c>
       <c r="E549" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F549" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G549" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="550" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A550" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B550" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C550" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="D550">
         <v>4</v>
       </c>
       <c r="E550" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F550" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G550" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="551" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A551" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B551" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C551" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D551">
         <v>5</v>
       </c>
       <c r="E551" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F551" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G551" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="552" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A552" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B552" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C552" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D552">
         <v>6</v>
       </c>
       <c r="E552" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F552" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G552" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="553" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A553" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B553" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C553" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D553">
         <v>7</v>
       </c>
       <c r="E553" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F553" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G553" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="554" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A554" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B554" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C554" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="D554">
         <v>8</v>
       </c>
       <c r="E554" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F554" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G554" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="555" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A555" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B555" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C555" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D555">
         <v>9</v>
       </c>
       <c r="E555" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F555" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G555" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="556" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A556" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B556" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C556" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D556">
         <v>10</v>
       </c>
       <c r="E556" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F556" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G556" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="557" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A557" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B557" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C557" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="D557">
         <v>11</v>
       </c>
       <c r="E557" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F557" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G557" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="558" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A558" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B558" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C558" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D558">
         <v>12</v>
       </c>
       <c r="E558" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F558" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G558" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="559" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A559" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B559" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C559" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D559">
         <v>13</v>
       </c>
       <c r="E559" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F559" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G559" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="560" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A560" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B560" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C560" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="D560">
         <v>14</v>
       </c>
       <c r="E560" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F560" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G560" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="561" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A561" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B561" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C561" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D561">
         <v>15</v>
       </c>
       <c r="E561" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F561" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G561" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="562" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A562" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B562" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C562" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D562">
         <v>16</v>
       </c>
       <c r="E562" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F562" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G562" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="563" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A563" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B563" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C563" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D563">
         <v>17</v>
       </c>
       <c r="E563" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F563" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G563" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="564" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A564" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B564" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C564" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D564">
         <v>18</v>
       </c>
       <c r="E564" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F564" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G564" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="565" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A565" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B565" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C565" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D565">
         <v>19</v>
       </c>
       <c r="E565" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F565" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G565" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="566" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A566" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B566" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C566" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D566">
         <v>20</v>
       </c>
       <c r="E566" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F566" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G566" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="567" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A567" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B567" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C567" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D567">
         <v>21</v>
       </c>
       <c r="E567" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F567" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G567" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="568" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A568" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B568" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C568" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D568">
         <v>22</v>
       </c>
       <c r="E568" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F568" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G568" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="569" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A569" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B569" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C569" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D569">
         <v>23</v>
       </c>
       <c r="E569" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F569" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G569" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="570" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A570" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B570" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C570" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D570">
         <v>24</v>
       </c>
       <c r="E570" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F570" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G570" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="571" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A571" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B571" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C571" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="D571">
         <v>25</v>
       </c>
       <c r="E571" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F571" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G571" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="572" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A572" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B572" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C572" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D572">
         <v>26</v>
       </c>
       <c r="E572" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F572" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G572" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="573" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A573" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B573" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C573" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="D573">
         <v>27</v>
       </c>
       <c r="E573" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F573" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G573" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="574" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A574" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B574" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C574" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D574">
         <v>28</v>
       </c>
       <c r="E574" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F574" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G574" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="575" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A575" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B575" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="C575" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="D575">
         <v>29</v>
       </c>
       <c r="E575" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F575" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G575" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="576" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A576" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B576" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C576" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D576">
         <v>30</v>
       </c>
       <c r="E576" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F576" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G576" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="577" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A577" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B577" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C577" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="D577">
         <v>31</v>
       </c>
       <c r="E577" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F577" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G577" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="578" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A578" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B578" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C578" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="D578">
         <v>32</v>
       </c>
       <c r="E578" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F578" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G578" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="579" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A579" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B579" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C579" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="D579">
         <v>33</v>
       </c>
       <c r="E579" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F579" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G579" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="580" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A580" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B580" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C580" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="D580">
         <v>3</v>
       </c>
       <c r="E580" t="s">
         <v>120</v>
       </c>
       <c r="F580" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G580" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H580" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K580">
         <v>5</v>
       </c>
       <c r="L580">
         <v>22.5</v>
       </c>
     </row>
     <row r="581" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A581" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B581" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C581" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D581">
         <v>2</v>
       </c>
       <c r="E581" t="s">
         <v>120</v>
       </c>
       <c r="F581" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G581" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H581" t="s">
         <v>116</v>
       </c>
       <c r="K581">
         <v>2</v>
       </c>
       <c r="L581">
         <v>25</v>
       </c>
     </row>
     <row r="582" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A582" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B582" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C582" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="D582">
         <v>6</v>
       </c>
       <c r="E582" t="s">
         <v>120</v>
       </c>
       <c r="F582" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G582" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H582" t="s">
         <v>162</v>
       </c>
       <c r="K582">
         <v>8</v>
       </c>
       <c r="L582">
         <v>22.5</v>
       </c>
     </row>
     <row r="583" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A583" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B583" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C583" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D583">
         <v>10</v>
       </c>
       <c r="E583" t="s">
         <v>120</v>
       </c>
       <c r="F583" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G583" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H583" t="s">
         <v>274</v>
       </c>
       <c r="K583">
         <v>14</v>
       </c>
       <c r="L583">
         <v>17.5</v>
       </c>
     </row>
     <row r="584" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A584" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B584" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C584" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D584">
         <v>13</v>
       </c>
       <c r="E584" t="s">
         <v>120</v>
       </c>
       <c r="F584" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G584" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H584" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="K584">
         <v>20</v>
       </c>
       <c r="L584">
         <v>17.5</v>
       </c>
     </row>
     <row r="585" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A585" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B585" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C585" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D585">
         <v>11</v>
       </c>
       <c r="E585" t="s">
         <v>120</v>
       </c>
       <c r="F585" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G585" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H585" t="s">
         <v>274</v>
       </c>
       <c r="K585">
         <v>20</v>
       </c>
       <c r="L585">
         <v>25</v>
       </c>
     </row>
     <row r="586" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A586" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B586" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C586" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="D586">
         <v>16</v>
       </c>
       <c r="E586" t="s">
         <v>120</v>
       </c>
       <c r="F586" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G586" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H586" t="s">
         <v>281</v>
       </c>
       <c r="K586">
         <v>5</v>
       </c>
       <c r="L586">
         <v>17.5</v>
       </c>
     </row>
     <row r="587" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A587" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B587" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C587" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="D587">
         <v>12</v>
       </c>
       <c r="E587" t="s">
         <v>120</v>
       </c>
       <c r="F587" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G587" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H587" t="s">
         <v>281</v>
       </c>
       <c r="K587">
         <v>15</v>
       </c>
       <c r="L587">
         <v>17.5</v>
       </c>
     </row>
     <row r="588" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A588" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B588" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C588" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="D588">
         <v>9</v>
       </c>
       <c r="E588" t="s">
         <v>120</v>
       </c>
       <c r="F588" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G588" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H588" t="s">
         <v>274</v>
       </c>
       <c r="K588">
         <v>20</v>
       </c>
       <c r="L588">
         <v>20</v>
       </c>
     </row>
     <row r="589" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A589" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B589" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C589" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D589">
         <v>14</v>
       </c>
       <c r="E589" t="s">
         <v>120</v>
       </c>
       <c r="F589" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G589" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H589" t="s">
         <v>270</v>
       </c>
       <c r="K589">
         <v>4</v>
       </c>
       <c r="L589">
         <v>25</v>
       </c>
     </row>
     <row r="590" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A590" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B590" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C590" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D590">
         <v>7</v>
       </c>
       <c r="E590" t="s">
         <v>120</v>
       </c>
       <c r="F590" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G590" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H590" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="K590">
         <v>25</v>
       </c>
       <c r="L590">
         <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A591" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B591" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C591" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="D591">
         <v>4</v>
       </c>
       <c r="E591" t="s">
         <v>120</v>
       </c>
       <c r="F591" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G591" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H591" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K591">
         <v>6</v>
       </c>
       <c r="L591">
         <v>25</v>
       </c>
     </row>
     <row r="592" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A592" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C592" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="D592">
         <v>15</v>
       </c>
       <c r="E592" t="s">
         <v>120</v>
       </c>
       <c r="F592" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G592" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H592" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="K592">
         <v>5</v>
       </c>
       <c r="L592">
         <v>20</v>
       </c>
     </row>
     <row r="593" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A593" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B593" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C593" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D593">
         <v>1</v>
       </c>
       <c r="E593" t="s">
         <v>120</v>
       </c>
       <c r="F593" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G593" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H593" t="s">
         <v>281</v>
       </c>
       <c r="K593">
         <v>7</v>
       </c>
       <c r="L593">
         <v>25</v>
       </c>
     </row>
     <row r="594" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A594" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B594" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C594" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="D594">
         <v>5</v>
       </c>
       <c r="E594" t="s">
         <v>120</v>
       </c>
       <c r="F594" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G594" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H594" t="s">
-        <v>623</v>
+        <v>387</v>
       </c>
       <c r="K594">
         <v>20</v>
       </c>
       <c r="L594">
         <v>17.5</v>
       </c>
     </row>
     <row r="595" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A595" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B595" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C595" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D595">
         <v>8</v>
       </c>
       <c r="E595" t="s">
         <v>120</v>
       </c>
       <c r="F595" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G595" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H595" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K595">
         <v>30</v>
       </c>
       <c r="L595">
         <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A596" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B596" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C596" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D596">
         <v>244</v>
       </c>
       <c r="E596" t="s">
         <v>120</v>
       </c>
       <c r="F596" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G596" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H596" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="K596">
         <v>210</v>
       </c>
       <c r="L596">
         <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A597" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B597" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C597" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D597">
         <v>296</v>
       </c>
       <c r="E597" t="s">
         <v>120</v>
       </c>
       <c r="F597" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G597" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="598" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A598" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B598" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C598" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D598">
         <v>31</v>
       </c>
       <c r="E598" t="s">
         <v>120</v>
       </c>
       <c r="F598" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G598" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H598" t="s">
         <v>255</v>
       </c>
       <c r="K598">
         <v>0.5</v>
       </c>
       <c r="L598">
         <v>25</v>
       </c>
     </row>
     <row r="599" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A599" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B599" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C599" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D599">
         <v>32</v>
       </c>
       <c r="E599" t="s">
         <v>120</v>
       </c>
       <c r="F599" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G599" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="600" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A600" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B600" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C600" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D600">
         <v>33</v>
       </c>
       <c r="E600" t="s">
         <v>120</v>
       </c>
       <c r="F600" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G600" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H600" t="s">
         <v>255</v>
       </c>
       <c r="K600">
         <v>1</v>
       </c>
       <c r="L600">
         <v>22.5</v>
       </c>
     </row>
     <row r="601" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A601" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B601" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C601" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D601">
         <v>201</v>
       </c>
       <c r="E601" t="s">
         <v>120</v>
       </c>
       <c r="F601" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G601" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H601" t="s">
         <v>81</v>
       </c>
       <c r="K601">
         <v>0</v>
       </c>
       <c r="L601">
         <v>25</v>
       </c>
     </row>
     <row r="602" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A602" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B602" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C602" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D602">
         <v>202</v>
       </c>
       <c r="E602" t="s">
         <v>120</v>
       </c>
       <c r="F602" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G602" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="603" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A603" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B603" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C603" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D603">
         <v>34</v>
       </c>
       <c r="E603" t="s">
         <v>120</v>
       </c>
       <c r="F603" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G603" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H603" t="s">
         <v>87</v>
       </c>
       <c r="K603">
         <v>0.5</v>
       </c>
       <c r="L603">
         <v>22.5</v>
       </c>
     </row>
     <row r="604" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A604" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B604" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C604" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D604">
         <v>35</v>
       </c>
       <c r="E604" t="s">
         <v>120</v>
       </c>
       <c r="F604" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G604" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H604" t="s">
         <v>52</v>
       </c>
       <c r="K604">
         <v>0.5</v>
       </c>
       <c r="L604">
         <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A605" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B605" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C605" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D605">
         <v>203</v>
       </c>
       <c r="E605" t="s">
         <v>120</v>
       </c>
       <c r="F605" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G605" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="606" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A606" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B606" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C606" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D606">
         <v>36</v>
       </c>
       <c r="E606" t="s">
         <v>120</v>
       </c>
       <c r="F606" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G606" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H606" t="s">
         <v>255</v>
       </c>
       <c r="K606">
         <v>0.5</v>
       </c>
       <c r="L606">
         <v>20</v>
       </c>
     </row>
     <row r="607" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A607" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B607" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C607" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D607">
         <v>204</v>
       </c>
       <c r="E607" t="s">
         <v>120</v>
       </c>
       <c r="F607" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G607" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H607" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="608" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A608" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B608" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C608" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D608">
         <v>205</v>
       </c>
       <c r="E608" t="s">
         <v>120</v>
       </c>
       <c r="F608" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G608" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="609" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A609" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B609" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C609" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D609">
         <v>37</v>
       </c>
       <c r="E609" t="s">
         <v>120</v>
       </c>
       <c r="F609" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G609" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H609" t="s">
         <v>133</v>
       </c>
       <c r="K609">
         <v>0.5</v>
       </c>
       <c r="L609">
         <v>25</v>
       </c>
     </row>
     <row r="610" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A610" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B610" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C610" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D610">
         <v>38</v>
       </c>
       <c r="E610" t="s">
         <v>120</v>
       </c>
       <c r="F610" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G610" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H610" t="s">
         <v>255</v>
       </c>
       <c r="K610">
         <v>1</v>
       </c>
       <c r="L610">
         <v>25</v>
       </c>
     </row>
     <row r="611" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A611" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B611" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C611" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D611">
         <v>39</v>
       </c>
       <c r="E611" t="s">
         <v>120</v>
       </c>
       <c r="F611" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G611" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H611" t="s">
         <v>55</v>
       </c>
       <c r="K611">
         <v>0</v>
       </c>
       <c r="L611">
         <v>22.5</v>
       </c>
     </row>
     <row r="612" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A612" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B612" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C612" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D612">
         <v>40</v>
       </c>
       <c r="E612" t="s">
         <v>120</v>
       </c>
       <c r="F612" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G612" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H612" t="s">
         <v>255</v>
       </c>
       <c r="K612">
         <v>1</v>
       </c>
       <c r="L612">
         <v>20</v>
       </c>
     </row>
     <row r="613" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A613" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B613" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C613" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D613">
         <v>41</v>
       </c>
       <c r="E613" t="s">
         <v>120</v>
       </c>
       <c r="F613" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G613" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H613" t="s">
         <v>81</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
       <c r="L613">
         <v>22.5</v>
       </c>
     </row>
     <row r="614" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A614" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B614" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C614" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D614">
         <v>206</v>
       </c>
       <c r="E614" t="s">
         <v>120</v>
       </c>
       <c r="F614" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G614" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="615" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A615" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B615" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C615" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D615">
         <v>207</v>
       </c>
       <c r="E615" t="s">
         <v>120</v>
       </c>
       <c r="F615" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G615" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H615" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="616" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A616" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B616" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C616" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D616">
         <v>208</v>
       </c>
       <c r="E616" t="s">
         <v>120</v>
       </c>
       <c r="F616" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G616" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="617" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A617" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B617" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C617" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D617">
         <v>42</v>
       </c>
       <c r="E617" t="s">
         <v>120</v>
       </c>
       <c r="F617" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G617" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H617" t="s">
         <v>255</v>
       </c>
       <c r="K617">
         <v>1</v>
       </c>
       <c r="L617">
         <v>20</v>
       </c>
     </row>
     <row r="618" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A618" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B618" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C618" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D618">
         <v>209</v>
       </c>
       <c r="E618" t="s">
         <v>120</v>
       </c>
       <c r="F618" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G618" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="619" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A619" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B619" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C619" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D619">
         <v>245</v>
       </c>
       <c r="E619" t="s">
         <v>120</v>
       </c>
       <c r="F619" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G619" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H619" t="s">
         <v>194</v>
       </c>
       <c r="K619">
         <v>4</v>
       </c>
       <c r="L619">
         <v>17.5</v>
       </c>
     </row>
     <row r="620" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A620" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B620" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C620" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D620">
         <v>54</v>
       </c>
       <c r="E620" t="s">
         <v>120</v>
       </c>
       <c r="F620" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G620" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="621" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A621" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B621" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C621" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D621">
         <v>56</v>
       </c>
       <c r="E621" t="s">
         <v>120</v>
       </c>
       <c r="F621" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G621" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="622" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A622" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B622" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C622" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D622">
         <v>57</v>
       </c>
       <c r="E622" t="s">
         <v>120</v>
       </c>
       <c r="F622" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G622" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="623" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A623" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B623" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C623" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D623">
         <v>99</v>
       </c>
       <c r="E623" t="s">
         <v>120</v>
       </c>
       <c r="F623" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G623" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="624" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A624" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B624" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C624" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D624">
         <v>55</v>
       </c>
       <c r="E624" t="s">
         <v>120</v>
       </c>
       <c r="F624" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G624" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H624" t="s">
         <v>133</v>
       </c>
       <c r="K624">
         <v>3</v>
       </c>
       <c r="L624">
         <v>25</v>
       </c>
     </row>
     <row r="625" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A625" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B625" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C625" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D625">
         <v>58</v>
       </c>
       <c r="E625" t="s">
         <v>120</v>
       </c>
       <c r="F625" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G625" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="626" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A626" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B626" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C626" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D626">
         <v>59</v>
       </c>
       <c r="E626" t="s">
         <v>120</v>
       </c>
       <c r="F626" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G626" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="627" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A627" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B627" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C627" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D627">
         <v>100</v>
       </c>
       <c r="E627" t="s">
         <v>120</v>
       </c>
       <c r="F627" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G627" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="628" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A628" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B628" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C628" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D628">
         <v>71</v>
       </c>
       <c r="E628" t="s">
         <v>120</v>
       </c>
       <c r="F628" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G628" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H628" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="629" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A629" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B629" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C629" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D629">
         <v>79</v>
       </c>
       <c r="E629" t="s">
         <v>120</v>
       </c>
       <c r="F629" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G629" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="630" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A630" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B630" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C630" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D630">
         <v>61</v>
       </c>
       <c r="E630" t="s">
         <v>120</v>
       </c>
       <c r="F630" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G630" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H630" t="s">
         <v>87</v>
       </c>
       <c r="K630">
         <v>0.5</v>
       </c>
       <c r="L630">
         <v>25</v>
       </c>
     </row>
     <row r="631" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A631" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B631" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C631" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D631">
         <v>80</v>
       </c>
       <c r="E631" t="s">
         <v>120</v>
       </c>
       <c r="F631" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G631" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="632" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A632" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B632" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C632" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D632">
         <v>62</v>
       </c>
       <c r="E632" t="s">
         <v>120</v>
       </c>
       <c r="F632" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G632" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H632" t="s">
         <v>52</v>
       </c>
       <c r="K632">
         <v>0.5</v>
       </c>
       <c r="L632">
         <v>25</v>
       </c>
     </row>
     <row r="633" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A633" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B633" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C633" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D633">
         <v>76</v>
       </c>
       <c r="E633" t="s">
         <v>120</v>
       </c>
       <c r="F633" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G633" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="634" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A634" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B634" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C634" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D634">
         <v>74</v>
       </c>
       <c r="E634" t="s">
         <v>120</v>
       </c>
       <c r="F634" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G634" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H634" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="635" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A635" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B635" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C635" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="D635">
         <v>64</v>
       </c>
       <c r="E635" t="s">
         <v>120</v>
       </c>
       <c r="F635" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G635" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="636" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A636" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B636" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C636" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D636">
         <v>72</v>
       </c>
       <c r="E636" t="s">
         <v>120</v>
       </c>
       <c r="F636" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G636" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H636" t="s">
         <v>281</v>
       </c>
       <c r="K636">
         <v>2</v>
       </c>
       <c r="L636">
         <v>25</v>
       </c>
     </row>
     <row r="637" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A637" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B637" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C637" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D637">
         <v>81</v>
       </c>
       <c r="E637" t="s">
         <v>120</v>
       </c>
       <c r="F637" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G637" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="638" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A638" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B638" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C638" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="D638">
         <v>82</v>
       </c>
       <c r="E638" t="s">
         <v>120</v>
       </c>
       <c r="F638" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G638" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="639" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A639" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B639" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C639" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D639">
         <v>73</v>
       </c>
       <c r="E639" t="s">
         <v>120</v>
       </c>
       <c r="F639" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G639" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H639" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="640" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A640" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B640" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C640" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D640">
         <v>63</v>
       </c>
       <c r="E640" t="s">
         <v>120</v>
       </c>
       <c r="F640" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G640" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="641" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A641" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B641" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C641" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D641">
         <v>77</v>
       </c>
       <c r="E641" t="s">
         <v>120</v>
       </c>
       <c r="F641" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G641" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="642" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A642" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B642" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C642" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D642">
         <v>78</v>
       </c>
       <c r="E642" t="s">
         <v>120</v>
       </c>
       <c r="F642" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G642" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="643" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A643" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B643" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C643" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D643">
         <v>52</v>
       </c>
       <c r="E643" t="s">
         <v>120</v>
       </c>
       <c r="F643" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G643" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H643" t="s">
         <v>109</v>
       </c>
       <c r="K643">
         <v>0</v>
       </c>
       <c r="L643">
         <v>25</v>
       </c>
     </row>
     <row r="644" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A644" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B644" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C644" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D644">
         <v>51</v>
       </c>
       <c r="E644" t="s">
         <v>120</v>
       </c>
       <c r="F644" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G644" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H644" t="s">
         <v>138</v>
       </c>
       <c r="K644">
         <v>1</v>
       </c>
       <c r="L644">
         <v>25</v>
       </c>
     </row>
     <row r="645" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A645" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B645" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C645" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D645">
         <v>65</v>
       </c>
       <c r="E645" t="s">
         <v>120</v>
       </c>
       <c r="F645" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G645" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H645" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="646" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A646" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B646" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C646" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D646">
         <v>96</v>
       </c>
       <c r="E646" t="s">
         <v>120</v>
       </c>
       <c r="F646" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G646" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H646" t="s">
         <v>93</v>
       </c>
       <c r="K646">
         <v>1</v>
       </c>
       <c r="L646">
         <v>25</v>
       </c>
     </row>
     <row r="647" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A647" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B647" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C647" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D647">
         <v>94</v>
       </c>
       <c r="E647" t="s">
         <v>120</v>
       </c>
       <c r="F647" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G647" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H647" t="s">
         <v>52</v>
       </c>
       <c r="K647">
         <v>0.5</v>
       </c>
       <c r="L647">
         <v>25</v>
       </c>
     </row>
     <row r="648" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A648" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B648" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C648" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D648">
         <v>92</v>
       </c>
       <c r="E648" t="s">
         <v>120</v>
       </c>
       <c r="F648" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G648" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H648" t="s">
         <v>116</v>
       </c>
       <c r="K648">
         <v>1</v>
       </c>
       <c r="L648">
         <v>25</v>
       </c>
     </row>
     <row r="649" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A649" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B649" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C649" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D649">
         <v>95</v>
       </c>
       <c r="E649" t="s">
         <v>120</v>
       </c>
       <c r="F649" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G649" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H649" t="s">
         <v>123</v>
       </c>
       <c r="K649">
         <v>0.5</v>
       </c>
       <c r="L649">
         <v>25</v>
       </c>
     </row>
     <row r="650" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A650" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B650" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C650" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D650">
         <v>93</v>
       </c>
       <c r="E650" t="s">
         <v>120</v>
       </c>
       <c r="F650" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G650" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H650" t="s">
         <v>73</v>
       </c>
       <c r="K650">
         <v>0.5</v>
       </c>
       <c r="L650">
         <v>25</v>
       </c>
     </row>
     <row r="651" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A651" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B651" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C651" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D651">
         <v>91</v>
       </c>
       <c r="E651" t="s">
         <v>120</v>
       </c>
       <c r="F651" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G651" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H651" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="K651">
         <v>2</v>
       </c>
       <c r="L651">
         <v>25</v>
       </c>
     </row>
     <row r="652" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A652" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B652" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C652" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D652">
         <v>53</v>
       </c>
       <c r="E652" t="s">
         <v>120</v>
       </c>
       <c r="F652" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G652" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H652" t="s">
         <v>220</v>
       </c>
       <c r="K652">
         <v>0.5</v>
       </c>
       <c r="L652">
         <v>25</v>
       </c>
     </row>
     <row r="653" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A653" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B653" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C653" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D653">
         <v>101</v>
       </c>
       <c r="E653" t="s">
         <v>120</v>
       </c>
       <c r="F653" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G653" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="654" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A654" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B654" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C654" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D654">
         <v>83</v>
       </c>
       <c r="E654" t="s">
         <v>120</v>
       </c>
       <c r="F654" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G654" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="655" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A655" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B655" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C655" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D655">
         <v>84</v>
       </c>
       <c r="E655" t="s">
         <v>120</v>
       </c>
       <c r="F655" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G655" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="656" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A656" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B656" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C656" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D656">
         <v>75</v>
       </c>
       <c r="E656" t="s">
         <v>120</v>
       </c>
       <c r="F656" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="G656" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="657" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A657" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B657" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C657" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D657">
         <v>118</v>
       </c>
       <c r="E657" t="s">
         <v>68</v>
       </c>
       <c r="F657" t="s">
         <v>198</v>
       </c>
       <c r="G657" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H657" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="658" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A658" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B658" t="s">
         <v>348</v>
       </c>
       <c r="C658" t="s">
         <v>349</v>
       </c>
       <c r="D658">
         <v>139</v>
       </c>
       <c r="E658" t="s">
         <v>68</v>
       </c>
       <c r="F658" t="s">
         <v>198</v>
       </c>
       <c r="G658" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H658" t="s">
         <v>90</v>
       </c>
       <c r="K658">
         <v>0</v>
       </c>
       <c r="L658">
         <v>25</v>
       </c>
     </row>
     <row r="659" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A659" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B659" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C659" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D659">
         <v>300</v>
       </c>
       <c r="E659" t="s">
         <v>68</v>
       </c>
       <c r="F659" t="s">
         <v>198</v>
       </c>
       <c r="G659" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="660" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A660" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B660" t="s">
         <v>350</v>
       </c>
       <c r="C660" t="s">
         <v>351</v>
       </c>
       <c r="D660">
         <v>138</v>
       </c>
       <c r="E660" t="s">
         <v>68</v>
       </c>
       <c r="F660" t="s">
         <v>198</v>
       </c>
       <c r="G660" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H660" t="s">
         <v>93</v>
       </c>
       <c r="K660">
         <v>0.5</v>
       </c>
       <c r="L660">
         <v>15</v>
       </c>
     </row>
     <row r="661" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A661" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B661" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C661" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D661">
         <v>119</v>
       </c>
       <c r="E661" t="s">
         <v>68</v>
       </c>
       <c r="F661" t="s">
         <v>198</v>
       </c>
       <c r="G661" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H661" t="s">
         <v>93</v>
       </c>
       <c r="K661">
         <v>0</v>
       </c>
       <c r="L661">
         <v>25</v>
       </c>
     </row>
     <row r="662" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A662" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B662" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C662" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="D662">
         <v>121</v>
       </c>
       <c r="E662" t="s">
         <v>37</v>
       </c>
       <c r="F662" t="s">
         <v>198</v>
       </c>
       <c r="G662" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H662" t="s">
         <v>52</v>
       </c>
       <c r="K662">
         <v>1</v>
       </c>
       <c r="L662">
         <v>25</v>
       </c>
     </row>
     <row r="663" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A663" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B663" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C663" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D663">
         <v>120</v>
       </c>
       <c r="E663" t="s">
         <v>37</v>
       </c>
       <c r="F663" t="s">
         <v>198</v>
       </c>
       <c r="G663" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H663" t="s">
         <v>87</v>
       </c>
       <c r="K663">
         <v>3</v>
       </c>
       <c r="L663">
         <v>12.5</v>
       </c>
     </row>
     <row r="664" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A664" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B664" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C664" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D664">
         <v>112</v>
       </c>
       <c r="E664" t="s">
         <v>68</v>
       </c>
       <c r="F664" t="s">
         <v>198</v>
       </c>
       <c r="G664" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H664" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="K664">
         <v>25</v>
       </c>
       <c r="L664">
         <v>22.5</v>
       </c>
     </row>
     <row r="665" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A665" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B665" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C665" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D665">
         <v>111</v>
       </c>
       <c r="E665" t="s">
         <v>68</v>
       </c>
       <c r="F665" t="s">
         <v>198</v>
       </c>
       <c r="G665" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H665" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="666" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A666" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B666" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C666" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D666">
         <v>130</v>
       </c>
       <c r="E666" t="s">
         <v>308</v>
       </c>
       <c r="F666" t="s">
         <v>198</v>
       </c>
       <c r="G666" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H666" t="s">
         <v>52</v>
       </c>
       <c r="K666">
         <v>5</v>
       </c>
       <c r="L666">
         <v>7.5</v>
       </c>
     </row>
     <row r="667" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A667" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B667" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C667" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="D667">
         <v>297</v>
       </c>
       <c r="E667" t="s">
         <v>308</v>
       </c>
       <c r="F667" t="s">
         <v>198</v>
       </c>
       <c r="G667" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="668" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A668" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B668" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C668" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D668">
         <v>298</v>
       </c>
       <c r="E668" t="s">
         <v>308</v>
       </c>
       <c r="F668" t="s">
         <v>198</v>
       </c>
       <c r="G668" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="669" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A669" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B669" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C669" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D669">
         <v>131</v>
       </c>
       <c r="E669" t="s">
         <v>308</v>
       </c>
       <c r="F669" t="s">
         <v>198</v>
       </c>
       <c r="G669" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H669" t="s">
         <v>84</v>
       </c>
       <c r="K669">
         <v>9</v>
       </c>
       <c r="L669">
         <v>20</v>
       </c>
     </row>
     <row r="670" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A670" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B670" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C670" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="D670">
         <v>132</v>
       </c>
       <c r="E670" t="s">
         <v>308</v>
       </c>
       <c r="F670" t="s">
         <v>198</v>
       </c>
       <c r="G670" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="671" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A671" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B671" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C671" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D671">
         <v>299</v>
       </c>
       <c r="E671" t="s">
         <v>308</v>
       </c>
       <c r="F671" t="s">
         <v>198</v>
       </c>
       <c r="G671" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="672" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A672" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B672" t="s">
         <v>66</v>
       </c>
       <c r="C672" t="s">
         <v>67</v>
       </c>
       <c r="D672">
         <v>140</v>
       </c>
       <c r="E672" t="s">
         <v>68</v>
       </c>
       <c r="F672" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G672" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H672" t="s">
         <v>98</v>
       </c>
       <c r="K672">
         <v>1</v>
       </c>
       <c r="L672">
         <v>10</v>
       </c>
     </row>
     <row r="673" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A673" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B673" t="s">
         <v>71</v>
       </c>
       <c r="C673" t="s">
         <v>72</v>
       </c>
       <c r="D673">
         <v>241</v>
       </c>
       <c r="E673" t="s">
         <v>68</v>
       </c>
       <c r="F673" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G673" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H673" t="s">
         <v>194</v>
       </c>
       <c r="K673">
         <v>15</v>
       </c>
       <c r="L673">
         <v>12.5</v>
       </c>
     </row>
     <row r="674" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A674" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B674" t="s">
         <v>76</v>
       </c>
       <c r="C674" t="s">
         <v>77</v>
       </c>
       <c r="D674">
         <v>141</v>
       </c>
       <c r="E674" t="s">
         <v>68</v>
       </c>
       <c r="F674" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G674" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H674" t="s">
         <v>133</v>
       </c>
       <c r="K674">
         <v>0.10000000149011599</v>
       </c>
       <c r="L674">
         <v>10</v>
       </c>
     </row>
     <row r="675" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A675" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B675" t="s">
         <v>79</v>
       </c>
       <c r="C675" t="s">
         <v>80</v>
       </c>
       <c r="D675">
         <v>242</v>
       </c>
       <c r="E675" t="s">
         <v>68</v>
       </c>
       <c r="F675" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G675" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H675" t="s">
         <v>138</v>
       </c>
       <c r="K675">
         <v>0.5</v>
       </c>
       <c r="L675">
         <v>12.5</v>
       </c>
     </row>
     <row r="676" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A676" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B676" t="s">
         <v>82</v>
       </c>
       <c r="C676" t="s">
         <v>83</v>
       </c>
       <c r="D676">
         <v>142</v>
       </c>
       <c r="E676" t="s">
         <v>68</v>
       </c>
       <c r="F676" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G676" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H676" t="s">
         <v>116</v>
       </c>
       <c r="K676">
         <v>7</v>
       </c>
       <c r="L676">
         <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A677" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B677" t="s">
         <v>85</v>
       </c>
       <c r="C677" t="s">
         <v>86</v>
       </c>
       <c r="D677">
         <v>143</v>
       </c>
       <c r="E677" t="s">
         <v>68</v>
       </c>
       <c r="F677" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G677" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H677" t="s">
         <v>73</v>
       </c>
       <c r="K677">
         <v>2</v>
       </c>
       <c r="L677">
         <v>10</v>
       </c>
     </row>
     <row r="678" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A678" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B678" t="s">
         <v>88</v>
       </c>
       <c r="C678" t="s">
         <v>89</v>
       </c>
       <c r="D678">
         <v>144</v>
       </c>
       <c r="E678" t="s">
         <v>68</v>
       </c>
       <c r="F678" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G678" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H678" t="s">
         <v>55</v>
       </c>
       <c r="K678">
         <v>0</v>
       </c>
       <c r="L678">
         <v>10</v>
       </c>
     </row>
     <row r="679" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A679" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B679" t="s">
         <v>94</v>
       </c>
       <c r="C679" t="s">
         <v>95</v>
       </c>
       <c r="D679">
         <v>243</v>
       </c>
       <c r="E679" t="s">
         <v>68</v>
       </c>
       <c r="F679" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G679" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H679" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="K679">
         <v>0.20000000298023199</v>
       </c>
       <c r="L679">
         <v>12.5</v>
       </c>
     </row>
     <row r="680" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A680" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B680" t="s">
         <v>96</v>
       </c>
       <c r="C680" t="s">
         <v>97</v>
       </c>
       <c r="D680">
         <v>145</v>
       </c>
       <c r="E680" t="s">
         <v>68</v>
       </c>
       <c r="F680" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G680" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H680" t="s">
         <v>65</v>
       </c>
       <c r="K680">
         <v>1</v>
       </c>
       <c r="L680">
         <v>12.5</v>
       </c>
     </row>
     <row r="681" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A681" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B681" t="s">
         <v>99</v>
       </c>
       <c r="C681" t="s">
         <v>100</v>
       </c>
       <c r="D681">
         <v>146</v>
       </c>
       <c r="E681" t="s">
         <v>68</v>
       </c>
       <c r="F681" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G681" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H681" t="s">
         <v>116</v>
       </c>
       <c r="K681">
         <v>4</v>
       </c>
       <c r="L681">
         <v>10</v>
       </c>
     </row>
     <row r="682" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A682" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B682" t="s">
         <v>174</v>
       </c>
       <c r="C682" t="s">
         <v>175</v>
       </c>
       <c r="D682">
         <v>301</v>
       </c>
       <c r="E682" t="s">
         <v>68</v>
       </c>
       <c r="F682" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G682" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="683" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A683" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B683" t="s">
         <v>103</v>
       </c>
       <c r="C683" t="s">
         <v>104</v>
       </c>
       <c r="D683">
         <v>302</v>
       </c>
       <c r="E683" t="s">
         <v>68</v>
       </c>
       <c r="F683" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G683" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="684" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A684" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B684" t="s">
         <v>112</v>
       </c>
       <c r="C684" t="s">
         <v>113</v>
       </c>
       <c r="D684">
         <v>303</v>
       </c>
       <c r="E684" t="s">
         <v>68</v>
       </c>
       <c r="F684" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G684" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="685" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A685" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B685" t="s">
         <v>114</v>
       </c>
       <c r="C685" t="s">
         <v>115</v>
       </c>
       <c r="D685">
         <v>147</v>
       </c>
       <c r="E685" t="s">
         <v>68</v>
       </c>
       <c r="F685" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="G685" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H685" t="s">
         <v>162</v>
       </c>
       <c r="K685">
         <v>8</v>
       </c>
       <c r="L685">
         <v>10</v>
       </c>
     </row>
     <row r="686" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A686" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B686" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C686" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D686">
         <v>155</v>
       </c>
       <c r="E686" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F686" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G686" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H686" t="s">
         <v>260</v>
       </c>
       <c r="K686">
         <v>16</v>
       </c>
       <c r="L686">
         <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A687" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B687" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C687" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D687">
         <v>152</v>
       </c>
       <c r="E687" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F687" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G687" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H687" t="s">
         <v>173</v>
       </c>
       <c r="K687">
         <v>0.30000001192092901</v>
       </c>
       <c r="L687">
         <v>25</v>
       </c>
     </row>
     <row r="688" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A688" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B688" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C688" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D688">
         <v>154</v>
       </c>
       <c r="E688" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F688" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G688" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H688" t="s">
         <v>87</v>
       </c>
       <c r="K688">
         <v>1</v>
       </c>
       <c r="L688">
         <v>15</v>
       </c>
     </row>
     <row r="689" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A689" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B689" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C689" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D689">
         <v>151</v>
       </c>
       <c r="E689" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F689" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G689" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H689" t="s">
         <v>52</v>
       </c>
       <c r="K689">
         <v>0</v>
       </c>
       <c r="L689">
         <v>25</v>
       </c>
     </row>
     <row r="690" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A690" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B690" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="C690" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D690">
         <v>153</v>
       </c>
       <c r="E690" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F690" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G690" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H690" t="s">
         <v>98</v>
       </c>
       <c r="K690">
         <v>1</v>
       </c>
       <c r="L690">
         <v>20</v>
       </c>
     </row>
     <row r="691" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A691" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B691" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C691" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D691">
         <v>150</v>
       </c>
       <c r="E691" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F691" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G691" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H691" t="s">
         <v>182</v>
       </c>
       <c r="K691">
         <v>3</v>
       </c>
       <c r="L691">
         <v>10</v>
       </c>
     </row>
     <row r="692" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A692" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B692" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="C692" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D692">
         <v>156</v>
       </c>
       <c r="E692" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F692" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G692" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H692" t="s">
         <v>169</v>
       </c>
       <c r="K692">
         <v>100</v>
       </c>
       <c r="L692">
         <v>20</v>
       </c>
     </row>
     <row r="693" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A693" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B693" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C693" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="D693">
         <v>164</v>
       </c>
       <c r="E693" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F693" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G693" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H693" t="s">
         <v>274</v>
       </c>
       <c r="K693">
         <v>30</v>
       </c>
       <c r="L693">
         <v>10</v>
       </c>
     </row>
     <row r="694" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A694" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B694" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="C694" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="D694">
         <v>160</v>
       </c>
       <c r="E694" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F694" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G694" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H694" t="s">
         <v>274</v>
       </c>
       <c r="K694">
         <v>4</v>
       </c>
       <c r="L694">
         <v>25</v>
       </c>
     </row>
     <row r="695" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A695" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B695" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C695" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D695">
         <v>165</v>
       </c>
       <c r="E695" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F695" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G695" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H695" t="s">
         <v>116</v>
       </c>
       <c r="K695">
         <v>0.5</v>
       </c>
       <c r="L695">
         <v>15</v>
       </c>
     </row>
     <row r="696" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A696" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B696" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C696" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="D696">
         <v>162</v>
       </c>
       <c r="E696" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F696" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G696" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H696" t="s">
         <v>123</v>
       </c>
       <c r="K696">
         <v>2</v>
       </c>
       <c r="L696">
         <v>22.5</v>
       </c>
     </row>
     <row r="697" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A697" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B697" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C697" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="D697">
         <v>159</v>
       </c>
       <c r="E697" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F697" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G697" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H697" t="s">
         <v>274</v>
       </c>
       <c r="K697">
         <v>0</v>
       </c>
       <c r="L697">
         <v>25</v>
       </c>
     </row>
     <row r="698" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A698" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B698" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C698" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D698">
         <v>161</v>
       </c>
       <c r="E698" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F698" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G698" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H698" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="699" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A699" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B699" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C699" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="D699">
         <v>163</v>
       </c>
       <c r="E699" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F699" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G699" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H699" t="s">
         <v>270</v>
       </c>
       <c r="K699">
         <v>0</v>
       </c>
       <c r="L699">
         <v>25</v>
       </c>
     </row>
     <row r="700" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A700" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B700" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C700" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D700">
         <v>158</v>
       </c>
       <c r="E700" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F700" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G700" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H700" t="s">
         <v>274</v>
       </c>
       <c r="K700">
         <v>0</v>
       </c>
       <c r="L700">
         <v>25</v>
       </c>
     </row>
     <row r="701" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A701" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B701" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C701" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D701">
         <v>157</v>
       </c>
       <c r="E701" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F701" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G701" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="K701">
         <v>1</v>
       </c>
       <c r="L701">
         <v>25</v>
       </c>
     </row>
     <row r="702" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A702" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B702" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C702" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D702">
         <v>166</v>
       </c>
       <c r="E702" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F702" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G702" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H702" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="K702">
         <v>30</v>
       </c>
       <c r="L702">
         <v>22.5</v>
       </c>
     </row>
     <row r="703" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A703" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B703" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C703" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="D703">
         <v>221</v>
       </c>
       <c r="E703" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F703" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G703" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="704" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A704" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B704" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C704" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="D704">
         <v>222</v>
       </c>
       <c r="E704" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F704" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G704" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="705" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="705" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A705" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B705" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="C705" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D705">
         <v>223</v>
       </c>
       <c r="E705" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F705" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G705" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="706" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="706" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A706" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B706" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C706" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="D706">
         <v>224</v>
       </c>
       <c r="E706" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F706" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G706" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="707" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="707" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A707" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B707" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C707" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="D707">
         <v>225</v>
       </c>
       <c r="E707" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F707" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G707" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="708" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="708" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A708" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B708" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C708" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="D708">
         <v>226</v>
       </c>
       <c r="E708" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F708" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G708" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="709" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A709" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B709" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C709" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="D709">
         <v>227</v>
       </c>
       <c r="E709" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F709" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G709" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="710" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="710" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A710" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B710" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C710" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="D710">
         <v>228</v>
       </c>
       <c r="E710" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F710" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G710" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="711" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="711" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A711" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B711" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C711" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D711">
         <v>229</v>
       </c>
       <c r="E711" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F711" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G711" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="712" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="712" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A712" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B712" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C712" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D712">
         <v>230</v>
       </c>
       <c r="E712" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F712" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G712" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="713" spans="1:7" x14ac:dyDescent="0.35">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="713" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A713" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B713" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C713" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="D713">
         <v>171</v>
       </c>
       <c r="E713" t="s">
         <v>120</v>
       </c>
       <c r="F713" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="G713" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-    <row r="714" spans="1:7" x14ac:dyDescent="0.35">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="714" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A714" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B714" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C714" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D714">
         <v>170</v>
       </c>
       <c r="E714" t="s">
         <v>120</v>
       </c>
       <c r="F714" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="G714" t="s">
-        <v>794</v>
+        <v>796</v>
+      </c>
+    </row>
+    <row r="715" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A715" t="s">
+        <v>591</v>
+      </c>
+      <c r="B715" t="s">
+        <v>61</v>
+      </c>
+      <c r="C715" t="s">
+        <v>62</v>
+      </c>
+      <c r="D715">
+        <v>332</v>
+      </c>
+      <c r="E715" t="s">
+        <v>68</v>
+      </c>
+      <c r="F715" t="s">
+        <v>798</v>
+      </c>
+      <c r="G715" t="s">
+        <v>799</v>
+      </c>
+      <c r="K715">
+        <v>55</v>
+      </c>
+      <c r="L715">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L714" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:L715" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:C8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.08984375" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B1" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="C1" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>117</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>219</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Measurands</vt:lpstr>
-      <vt:lpstr>Measurands_Rangenames</vt:lpstr>
+      <vt:lpstr>Determinands</vt:lpstr>
+      <vt:lpstr>Determinands_Rangenames</vt:lpstr>
       <vt:lpstr>Determinands</vt:lpstr>
       <vt:lpstr>Determinands_Rangenames</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Groenwold, Jan</dc:creator>
+  <dc:creator>Martins Bento, Celia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>